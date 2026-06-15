--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -90,51 +90,51 @@
   <si>
     <t>Дистанция</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Маршрут</t>
   </si>
   <si>
     <t>Клуб-организатор</t>
   </si>
   <si>
     <t>Время</t>
   </si>
   <si>
     <t>Омологация</t>
   </si>
   <si>
     <t>Нгуен Аньту</t>
   </si>
   <si>
     <t>29.06.2024</t>
   </si>
   <si>
-    <t>Любовка</t>
+    <t>Нововаршавка</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
     <t>330883</t>
   </si>
   <si>
     <t>18.05.2024</t>
   </si>
   <si>
     <t>Черлак</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>327402</t>
   </si>
   <si>
     <t>20.05.2023</t>
   </si>
   <si>
     <t>Таврическое-Саргатское</t>
   </si>