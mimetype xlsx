--- v0 (2026-06-10)
+++ v1 (2026-08-26)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Общие сведения" sheetId="1" r:id="rId1"/>
     <sheet name="Все результаты" sheetId="2" r:id="rId2"/>
     <sheet name="LRM, 1000, SR600" sheetId="3" r:id="rId3"/>
     <sheet name="200" sheetId="4" r:id="rId4"/>
     <sheet name="300" sheetId="5" r:id="rId5"/>
     <sheet name="400" sheetId="6" r:id="rId6"/>
     <sheet name="600" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="60">
   <si>
     <t>Фамилия</t>
   </si>
   <si>
     <t>Имя</t>
   </si>
   <si>
     <t>Клуб</t>
   </si>
   <si>
     <t>Всего км</t>
   </si>
   <si>
     <t>Всего бреветов</t>
   </si>
   <si>
     <t>Годы активности</t>
   </si>
   <si>
     <t>Суперрандоннёр</t>
   </si>
   <si>
     <t>Сохар</t>
   </si>
   <si>
@@ -97,50 +97,53 @@
     <t>Дата</t>
   </si>
   <si>
     <t>Маршрут</t>
   </si>
   <si>
     <t>Клуб-организатор</t>
   </si>
   <si>
     <t>Время</t>
   </si>
   <si>
     <t>Омологация</t>
   </si>
   <si>
     <t>Сохар Сергей</t>
   </si>
   <si>
     <t>06.06.2026</t>
   </si>
   <si>
     <t>Шербакуль</t>
   </si>
   <si>
     <t>08:53</t>
+  </si>
+  <si>
+    <t>1062592</t>
   </si>
   <si>
     <t>14.09.2024</t>
   </si>
   <si>
     <t>Иртыш</t>
   </si>
   <si>
     <t>08:50</t>
   </si>
   <si>
     <t>964806</t>
   </si>
   <si>
     <t>10.08.2024</t>
   </si>
   <si>
     <t>Серебряное</t>
   </si>
   <si>
     <t>07:24</t>
   </si>
   <si>
     <t>959218</t>
   </si>
@@ -687,257 +690,259 @@
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="G2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2">
         <v>200</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="2">
         <v>200</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="2">
         <v>600</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2">
         <v>400</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2">
         <v>300</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="2">
         <v>200</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="2">
         <v>300</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="2">
         <v>200</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>200</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -992,176 +997,178 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2">
         <v>200</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="2">
         <v>200</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="1"/>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="2">
         <v>200</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2">
         <v>200</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2">
         <v>200</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -1172,86 +1179,86 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>300</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2">
         <v>300</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -1262,63 +1269,63 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>400</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -1329,63 +1336,63 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>600</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Общие сведения</vt:lpstr>