--- v0 (2026-05-13)
+++ v1 (2026-08-14)
@@ -22,113 +22,125 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Общие сведения" sheetId="1" r:id="rId1"/>
     <sheet name="Все результаты" sheetId="2" r:id="rId2"/>
     <sheet name="LRM, 1000, SR600" sheetId="3" r:id="rId3"/>
     <sheet name="200" sheetId="4" r:id="rId4"/>
     <sheet name="300" sheetId="5" r:id="rId5"/>
     <sheet name="400" sheetId="6" r:id="rId6"/>
     <sheet name="600" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="41">
   <si>
     <t>Фамилия</t>
   </si>
   <si>
     <t>Имя</t>
   </si>
   <si>
     <t>Клуб</t>
   </si>
   <si>
     <t>Всего км</t>
   </si>
   <si>
     <t>Всего бреветов</t>
   </si>
   <si>
     <t>Годы активности</t>
   </si>
   <si>
     <t>Суперрандоннёр</t>
   </si>
   <si>
     <t>Филимонов</t>
   </si>
   <si>
     <t>Filimonov</t>
   </si>
   <si>
     <t>Александр</t>
   </si>
   <si>
     <t>Alexandr</t>
   </si>
   <si>
     <t>Цепная Реакция</t>
   </si>
   <si>
-    <t>2015, 2016</t>
+    <t>2015, 2016, 2026</t>
   </si>
   <si>
     <t>Рандоннер</t>
   </si>
   <si>
     <t>Дистанция</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Маршрут</t>
   </si>
   <si>
     <t>Клуб-организатор</t>
   </si>
   <si>
     <t>Время</t>
   </si>
   <si>
     <t>Омологация</t>
   </si>
   <si>
     <t>Филимонов Александр</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>Серебряное</t>
+  </si>
+  <si>
+    <t>07:30</t>
+  </si>
+  <si>
+    <t>1068097</t>
   </si>
   <si>
     <t>13.06.2016</t>
   </si>
   <si>
     <t>Черлак</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>183154</t>
   </si>
   <si>
     <t>23.04.2016</t>
   </si>
   <si>
     <t>Иртыш</t>
   </si>
   <si>
     <t>09:56</t>
   </si>
   <si>
     <t>513227</t>
   </si>
@@ -531,148 +543,148 @@
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1">
         <v>511042</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="2">
         <v>200</v>
       </c>
       <c r="C4" s="3" t="s">
@@ -690,50 +702,73 @@
       <c r="G4" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="2">
         <v>200</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="2">
+        <v>200</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -743,154 +778,177 @@
         <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="2">
         <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="2">
         <v>200</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="2">
         <v>200</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>28</v>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="2">
+        <v>200</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -901,63 +959,63 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="2">
         <v>300</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">