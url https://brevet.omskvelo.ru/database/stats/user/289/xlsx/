--- v0 (2026-04-15)
+++ v1 (2026-07-13)
@@ -141,51 +141,51 @@
   <si>
     <t>Шербакуль</t>
   </si>
   <si>
     <t>09:20</t>
   </si>
   <si>
     <t>1000548</t>
   </si>
   <si>
     <t>10.08.2024</t>
   </si>
   <si>
     <t>Серебряное</t>
   </si>
   <si>
     <t>07:24</t>
   </si>
   <si>
     <t>959222</t>
   </si>
   <si>
     <t>29.06.2024</t>
   </si>
   <si>
-    <t>Любовка</t>
+    <t>Нововаршавка</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>330888</t>
   </si>
   <si>
     <t>22.06.2024</t>
   </si>
   <si>
     <t>Исилькуль - Черлак</t>
   </si>
   <si>
     <t>35:15</t>
   </si>
   <si>
     <t>164681</t>
   </si>
   <si>
     <t>08.06.2024</t>
   </si>
   <si>
     <t>Большеречье</t>
   </si>