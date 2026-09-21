--- v0 (2026-08-02)
+++ v1 (2026-09-21)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Общие сведения" sheetId="1" r:id="rId1"/>
     <sheet name="Все результаты" sheetId="2" r:id="rId2"/>
     <sheet name="LRM, 1000, SR600" sheetId="3" r:id="rId3"/>
     <sheet name="200" sheetId="4" r:id="rId4"/>
     <sheet name="300" sheetId="5" r:id="rId5"/>
     <sheet name="400" sheetId="6" r:id="rId6"/>
     <sheet name="600" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="25">
   <si>
     <t>Фамилия</t>
   </si>
   <si>
     <t>Имя</t>
   </si>
   <si>
     <t>Клуб</t>
   </si>
   <si>
     <t>Всего км</t>
   </si>
   <si>
     <t>Всего бреветов</t>
   </si>
   <si>
     <t>Годы активности</t>
   </si>
   <si>
     <t>Суперрандоннёр</t>
   </si>
   <si>
     <t>Щербак</t>
   </si>
   <si>
@@ -94,50 +94,53 @@
     <t>Дата</t>
   </si>
   <si>
     <t>Маршрут</t>
   </si>
   <si>
     <t>Клуб-организатор</t>
   </si>
   <si>
     <t>Время</t>
   </si>
   <si>
     <t>Омологация</t>
   </si>
   <si>
     <t>Щербак Сергей</t>
   </si>
   <si>
     <t>01.08.2026</t>
   </si>
   <si>
     <t>Серебряное</t>
   </si>
   <si>
     <t>09:55</t>
+  </si>
+  <si>
+    <t>1068105</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY;@"/>
     <numFmt numFmtId="165" formatCode="[h]:mm:ss;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -580,51 +583,53 @@
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="2">
         <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="G2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>24</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>13</v>
@@ -689,51 +694,53 @@
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="2">
         <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="G2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>24</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>13</v>