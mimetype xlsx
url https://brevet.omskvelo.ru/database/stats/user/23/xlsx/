--- v0 (2026-07-01)
+++ v1 (2026-08-16)
@@ -22,139 +22,187 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Общие сведения" sheetId="1" r:id="rId1"/>
     <sheet name="Все результаты" sheetId="2" r:id="rId2"/>
     <sheet name="LRM, 1000, SR600" sheetId="3" r:id="rId3"/>
     <sheet name="200" sheetId="4" r:id="rId4"/>
     <sheet name="300" sheetId="5" r:id="rId5"/>
     <sheet name="400" sheetId="6" r:id="rId6"/>
     <sheet name="600" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="918" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="266">
   <si>
     <t>Фамилия</t>
   </si>
   <si>
     <t>Имя</t>
   </si>
   <si>
     <t>Клуб</t>
   </si>
   <si>
     <t>Всего км</t>
   </si>
   <si>
     <t>Всего бреветов</t>
   </si>
   <si>
     <t>Годы активности</t>
   </si>
   <si>
     <t>Суперрандоннёр</t>
   </si>
   <si>
     <t>Суставов</t>
   </si>
   <si>
     <t>Sustavov</t>
   </si>
   <si>
     <t>Алексей</t>
   </si>
   <si>
     <t>Aleksey</t>
   </si>
   <si>
     <t>Цепная Реакция</t>
   </si>
   <si>
     <t>2017, 2018, 2019, 2020, 2021, 2022, 2023, 2024, 2025, 2026</t>
   </si>
   <si>
-    <t>2023, 2024 (x2), 2025, 2026</t>
+    <t>2023, 2024 (x2), 2025, 2026 (x2)</t>
   </si>
   <si>
     <t>Рандоннер</t>
   </si>
   <si>
     <t>Дистанция</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Маршрут</t>
   </si>
   <si>
     <t>Клуб-организатор</t>
   </si>
   <si>
     <t>Время</t>
   </si>
   <si>
     <t>Омологация</t>
   </si>
   <si>
     <t>Суставов Алексей</t>
   </si>
   <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>Тара</t>
+  </si>
+  <si>
+    <t>39:40</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>Серебряное</t>
+  </si>
+  <si>
+    <t>08:40</t>
+  </si>
+  <si>
+    <t>1068107</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>Таврическое-Саргатское</t>
+  </si>
+  <si>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>367726</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>Горьковское</t>
+  </si>
+  <si>
+    <t>10:46</t>
+  </si>
+  <si>
+    <t>1066731</t>
+  </si>
+  <si>
     <t>27.06.2026</t>
   </si>
   <si>
     <t>Большеречье-Иртыш</t>
   </si>
   <si>
     <t>35:13</t>
   </si>
   <si>
     <t>180349</t>
   </si>
   <si>
     <t>12.06.2026</t>
   </si>
   <si>
     <t>Большеречье</t>
   </si>
   <si>
     <t>18:38</t>
   </si>
   <si>
+    <t>234896</t>
+  </si>
+  <si>
     <t>06.06.2026</t>
   </si>
   <si>
     <t>Шербакуль</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>1062594</t>
   </si>
   <si>
     <t>30.05.2026</t>
   </si>
   <si>
     <t>Муромцево</t>
   </si>
   <si>
     <t>19:30</t>
   </si>
   <si>
     <t>232233</t>
   </si>
   <si>
     <t>16.05.2026</t>
@@ -171,86 +219,80 @@
   <si>
     <t>25.04.2026</t>
   </si>
   <si>
     <t>Лагушино</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>1055576</t>
   </si>
   <si>
     <t>04.10.2025</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>1020051</t>
   </si>
   <si>
     <t>20.09.2025</t>
   </si>
   <si>
-    <t>Горьковское</t>
-[...1 lines deleted...]
-  <si>
     <t>09:26</t>
   </si>
   <si>
     <t>1019812</t>
   </si>
   <si>
     <t>06.09.2025</t>
   </si>
   <si>
     <t>Новоуральский</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>1019804</t>
   </si>
   <si>
     <t>23.08.2025</t>
   </si>
   <si>
     <t>15:05</t>
   </si>
   <si>
     <t>349887</t>
   </si>
   <si>
     <t>09.08.2025</t>
   </si>
   <si>
-    <t>Серебряное</t>
-[...1 lines deleted...]
-  <si>
     <t>08:54</t>
   </si>
   <si>
     <t>1012581</t>
   </si>
   <si>
     <t>02.08.2025</t>
   </si>
   <si>
     <t>Исилькуль - Черлак</t>
   </si>
   <si>
     <t>36:12</t>
   </si>
   <si>
     <t>173320</t>
   </si>
   <si>
     <t>19.07.2025</t>
   </si>
   <si>
     <t>24:06</t>
   </si>
   <si>
     <t>222892</t>
@@ -285,53 +327,50 @@
   <si>
     <t>Муромцево - Омск</t>
   </si>
   <si>
     <t>13:08</t>
   </si>
   <si>
     <t>1006268</t>
   </si>
   <si>
     <t>13.06.2025</t>
   </si>
   <si>
     <t>Самсоновский мост</t>
   </si>
   <si>
     <t>13:22</t>
   </si>
   <si>
     <t>1006259</t>
   </si>
   <si>
     <t>12.06.2025</t>
   </si>
   <si>
-    <t>Тара</t>
-[...1 lines deleted...]
-  <si>
     <t>15:40</t>
   </si>
   <si>
     <t>346778</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>20:13</t>
   </si>
   <si>
     <t>221139</t>
   </si>
   <si>
     <t>17.05.2025</t>
   </si>
   <si>
     <t>Черлак</t>
   </si>
   <si>
     <t>344102</t>
   </si>
   <si>
     <t>01.05.2025</t>
@@ -420,53 +459,50 @@
   <si>
     <t>213982</t>
   </si>
   <si>
     <t>29.06.2024</t>
   </si>
   <si>
     <t>13:58</t>
   </si>
   <si>
     <t>330886</t>
   </si>
   <si>
     <t>22.06.2024</t>
   </si>
   <si>
     <t>33:24</t>
   </si>
   <si>
     <t>164680</t>
   </si>
   <si>
     <t>15.06.2024</t>
   </si>
   <si>
-    <t>08:40</t>
-[...1 lines deleted...]
-  <si>
     <t>953902</t>
   </si>
   <si>
     <t>08.06.2024</t>
   </si>
   <si>
     <t>21:05</t>
   </si>
   <si>
     <t>212445</t>
   </si>
   <si>
     <t>18.05.2024</t>
   </si>
   <si>
     <t>14:08</t>
   </si>
   <si>
     <t>327411</t>
   </si>
   <si>
     <t>04.05.2024</t>
   </si>
   <si>
     <t>10:23</t>
@@ -568,53 +604,50 @@
     <t>10.06.2023</t>
   </si>
   <si>
     <t>Павлоградка</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>901701</t>
   </si>
   <si>
     <t>03.06.2023</t>
   </si>
   <si>
     <t>Москаленки-Иртыш</t>
   </si>
   <si>
     <t>24:08</t>
   </si>
   <si>
     <t>201761</t>
   </si>
   <si>
     <t>20.05.2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Таврическое-Саргатское</t>
   </si>
   <si>
     <t>17:06</t>
   </si>
   <si>
     <t>313141</t>
   </si>
   <si>
     <t>06.05.2023</t>
   </si>
   <si>
     <t>Москаленки</t>
   </si>
   <si>
     <t>09:30</t>
   </si>
   <si>
     <t>899823</t>
   </si>
   <si>
     <t>10.09.2022</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
@@ -1185,85 +1218,85 @@
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1">
         <v>511042</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>19400</v>
+        <v>20700</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G73"/>
+  <dimension ref="A1:G77"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
@@ -1275,1683 +1308,1775 @@
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>600</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="C3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="4" t="s">
+      <c r="G3" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="2">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2">
-        <v>300</v>
+        <v>600</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="2">
         <v>200</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="2">
         <v>200</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="2">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="2">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="2">
         <v>300</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>72</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="2">
         <v>200</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="4" t="s">
+      <c r="G16" s="1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="2">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="C17" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="4" t="s">
+      <c r="G17" s="1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C18" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="G18" s="1" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="2">
         <v>300</v>
       </c>
       <c r="C19" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="G19" s="1" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="2">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="C20" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F20" s="4" t="s">
+      <c r="G20" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="C21" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="4" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>200</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="C26" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="G26" s="1" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="2">
         <v>200</v>
       </c>
       <c r="C27" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="4" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="2">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>117</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="2">
         <v>200</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="2">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="2">
         <v>600</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="2">
         <v>200</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="2">
         <v>400</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="2">
         <v>300</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="2">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="2">
         <v>200</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>149</v>
+        <v>107</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>150</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>111</v>
+        <v>46</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="2">
         <v>200</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="2">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="C42" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="D42" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F42" s="4" t="s">
+      <c r="G42" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="2">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="C43" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>162</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>165</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>168</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="2">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>171</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D47" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="E47" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="4" t="s">
+      <c r="G47" s="1" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="2">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="C48" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="G48" s="1" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B49" s="2">
         <v>300</v>
       </c>
       <c r="C49" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B50" s="2">
         <v>200</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>186</v>
+        <v>46</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="2">
         <v>200</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C52" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>192</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="2">
         <v>300</v>
       </c>
       <c r="C53" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="2">
         <v>200</v>
       </c>
       <c r="C54" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="4" t="s">
+      <c r="G54" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="2">
         <v>200</v>
       </c>
       <c r="C55" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="D55" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F55" s="4" t="s">
+      <c r="G55" s="1" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="C56" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F56" s="4" t="s">
+      <c r="G56" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B57" s="2">
         <v>300</v>
       </c>
       <c r="C57" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F57" s="4" t="s">
+      <c r="G57" s="1" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="2">
         <v>200</v>
       </c>
       <c r="C58" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="4" t="s">
+      <c r="G58" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B59" s="2">
         <v>200</v>
       </c>
       <c r="C59" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="4" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>216</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>218</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>186</v>
+        <v>85</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>219</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="2">
         <v>200</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>222</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="2">
         <v>200</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>49</v>
+        <v>197</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="2">
         <v>200</v>
       </c>
       <c r="C64" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="D64" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F64" s="4" t="s">
+      <c r="G64" s="1" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="2">
         <v>200</v>
       </c>
       <c r="C65" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="4" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="2">
         <v>200</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D66" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="E66" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="4" t="s">
+      <c r="G66" s="1" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="2">
         <v>200</v>
       </c>
       <c r="C67" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="D67" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F67" s="4" t="s">
+      <c r="G67" s="1" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="2">
         <v>200</v>
       </c>
       <c r="C68" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="D68" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F68" s="4" t="s">
+      <c r="G68" s="1" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="2">
         <v>200</v>
       </c>
       <c r="C69" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>242</v>
-      </c>
-[...10 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="2">
         <v>200</v>
       </c>
       <c r="C70" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>245</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="2">
         <v>200</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="4" t="s">
-        <v>228</v>
+        <v>248</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B72" s="2">
         <v>200</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B73" s="2">
         <v>200</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>254</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B74" s="2">
+        <v>200</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B75" s="2">
+        <v>200</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B76" s="2">
+        <v>200</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B77" s="2">
+        <v>200</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -2961,1486 +3086,1555 @@
         <v>15</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G46"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2">
         <v>200</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="2">
         <v>200</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>131</v>
+        <v>25</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="2">
         <v>200</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>240</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2">
         <v>200</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>59</v>
+        <v>250</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>61</v>
+        <v>251</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>62</v>
+        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2">
         <v>200</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="2">
         <v>200</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="2">
         <v>200</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>164</v>
+        <v>127</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>165</v>
+        <v>121</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="2">
         <v>200</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>211</v>
+        <v>177</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>200</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>48</v>
+        <v>221</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>50</v>
+        <v>222</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>223</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="2">
         <v>200</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="2">
         <v>200</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="2">
         <v>200</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>185</v>
+        <v>112</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>188</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="2">
         <v>200</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>30</v>
+        <v>197</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="2">
         <v>200</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="2">
         <v>200</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>148</v>
+        <v>235</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>150</v>
+        <v>236</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>151</v>
+        <v>237</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="2">
         <v>200</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="2">
         <v>200</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>29</v>
+        <v>185</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>30</v>
+        <v>186</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>31</v>
+        <v>187</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>32</v>
+        <v>188</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="2">
         <v>200</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>221</v>
+        <v>45</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>223</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="2">
         <v>200</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>140</v>
+        <v>232</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>141</v>
+        <v>233</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>142</v>
+        <v>234</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>200</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="2">
         <v>200</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>49</v>
+        <v>113</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2">
         <v>200</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>170</v>
+        <v>132</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>171</v>
+        <v>133</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>172</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="2">
         <v>200</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>146</v>
+        <v>183</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="2">
         <v>200</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>45</v>
+        <v>157</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>46</v>
+        <v>158</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>47</v>
+        <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="2">
         <v>200</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>236</v>
+        <v>61</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>174</v>
+        <v>58</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>237</v>
+        <v>62</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>238</v>
+        <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="2">
         <v>200</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>189</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>190</v>
+        <v>35</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="2">
         <v>200</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>192</v>
+        <v>247</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>193</v>
+        <v>248</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>194</v>
+        <v>249</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="2">
         <v>200</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>55</v>
+        <v>202</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="2">
         <v>200</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="2">
         <v>200</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>230</v>
+        <v>67</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>174</v>
+        <v>68</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>228</v>
+        <v>69</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>231</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="2">
         <v>200</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="2">
         <v>200</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>41</v>
+        <v>238</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>42</v>
+        <v>120</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>44</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="2">
         <v>200</v>
       </c>
       <c r="C35" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>242</v>
-      </c>
-[...10 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="2">
         <v>200</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>232</v>
+        <v>57</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>234</v>
+        <v>59</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>235</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="2">
         <v>200</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>186</v>
+        <v>34</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>245</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="2">
         <v>200</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>74</v>
+        <v>243</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>75</v>
+        <v>244</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>76</v>
+        <v>245</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>77</v>
+        <v>246</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="2">
         <v>200</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>76</v>
+        <v>256</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>214</v>
+        <v>257</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="2">
         <v>200</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>252</v>
+        <v>88</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>253</v>
+        <v>90</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>254</v>
+        <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="2">
         <v>200</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>53</v>
+        <v>197</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>216</v>
+        <v>90</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="2">
         <v>200</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="2">
         <v>200</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>103</v>
+        <v>226</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="4" t="s">
-        <v>104</v>
+        <v>227</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>105</v>
+        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="2">
         <v>200</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>78</v>
+        <v>260</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>79</v>
+        <v>113</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>80</v>
+        <v>261</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>81</v>
+        <v>262</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="2">
         <v>200</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>82</v>
+        <v>116</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="4" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="2">
         <v>200</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>218</v>
+        <v>92</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>186</v>
+        <v>93</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>219</v>
+        <v>94</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>220</v>
+        <v>95</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" s="2">
+        <v>200</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B48" s="2">
+        <v>200</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>300</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2">
         <v>300</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="2">
         <v>300</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>152</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>153</v>
+        <v>31</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>154</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="2">
         <v>300</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>94</v>
+        <v>124</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2">
         <v>300</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>93</v>
+        <v>179</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>57</v>
+        <v>180</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>95</v>
+        <v>181</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2">
         <v>300</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="2">
         <v>300</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="2">
         <v>300</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>195</v>
+        <v>100</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>196</v>
+        <v>101</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>197</v>
+        <v>102</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="2">
         <v>300</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>37</v>
+        <v>206</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>39</v>
+        <v>207</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>40</v>
+        <v>208</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>300</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>113</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="2">
         <v>300</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="2">
         <v>300</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>181</v>
+        <v>84</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>182</v>
+        <v>85</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>183</v>
+        <v>86</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>184</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="2">
         <v>300</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="2">
         <v>300</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>209</v>
+        <v>217</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="2">
+        <v>300</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -4451,382 +4645,405 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>400</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="G2" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2">
         <v>400</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="2">
         <v>400</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="2">
         <v>400</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2">
         <v>400</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2">
         <v>400</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="2">
         <v>400</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="2">
         <v>400</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2">
         <v>600</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="2">
         <v>600</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="2">
         <v>600</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="2">
         <v>600</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2">
         <v>600</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>66</v>
-      </c>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="2">
+        <v>600</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Общие сведения</vt:lpstr>
       <vt:lpstr>Все результаты</vt:lpstr>