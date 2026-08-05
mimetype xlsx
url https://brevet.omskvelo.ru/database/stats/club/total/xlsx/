--- v0 (2026-05-13)
+++ v1 (2026-08-05)
@@ -22,121 +22,121 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Общие сведения" sheetId="1" r:id="rId1"/>
     <sheet name="Рейтинг по дистанции" sheetId="2" r:id="rId2"/>
     <sheet name="LRM, 1000, SR600" sheetId="3" r:id="rId3"/>
     <sheet name="200" sheetId="4" r:id="rId4"/>
     <sheet name="300" sheetId="5" r:id="rId5"/>
     <sheet name="400" sheetId="6" r:id="rId6"/>
     <sheet name="600" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="849" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="556">
   <si>
     <t>Показатели за год</t>
   </si>
   <si>
     <t>Общая дистанция</t>
   </si>
   <si>
     <t>Всего участников</t>
   </si>
   <si>
     <t>Суперрандоннёры:</t>
   </si>
   <si>
     <t>2010 - 2026</t>
   </si>
   <si>
     <t>Крупкин Андрей  (x11)</t>
   </si>
   <si>
     <t>Малахов Андрей  (x10)</t>
   </si>
   <si>
-    <t>Ноженко Роман  (x7)</t>
+    <t>Ноженко Роман  (x8)</t>
+  </si>
+  <si>
+    <t>Соколов Максим  (x8)</t>
   </si>
   <si>
     <t>Ермаков Артем  (x7)</t>
   </si>
   <si>
-    <t>Соколов Максим  (x7)</t>
-[...1 lines deleted...]
-  <si>
     <t>Оборин Павел  (x7)</t>
   </si>
   <si>
+    <t>Уколова Алёна  (x7)</t>
+  </si>
+  <si>
     <t>Клапотовский Денис  (x6)</t>
   </si>
   <si>
-    <t>Уколова Алёна  (x6)</t>
+    <t>Суставов Алексей  (x5)</t>
   </si>
   <si>
     <t>Анохов Константин  (x4)</t>
   </si>
   <si>
     <t>Лемаев Алексей  (x4)</t>
   </si>
   <si>
-    <t>Суставов Алексей  (x4)</t>
+    <t>Кучковский Владимир  (x4)</t>
   </si>
   <si>
     <t>Коньков Максим  (x4)</t>
   </si>
   <si>
     <t>Валиков Александр  (x3)</t>
   </si>
   <si>
     <t>Бревнов Евгений  (x3)</t>
   </si>
   <si>
     <t>Лазаренко Алексей  (x3)</t>
   </si>
   <si>
     <t>Осипов Алексей  (x3)</t>
   </si>
   <si>
     <t>Первенёнок Максим  (x3)</t>
   </si>
   <si>
-    <t>Кучковский Владимир  (x3)</t>
-[...1 lines deleted...]
-  <si>
     <t>Щербак Александр  (x3)</t>
   </si>
   <si>
     <t>Филюшин Георгий  (x3)</t>
   </si>
   <si>
     <t>Чернышев Виталий  (x3)</t>
   </si>
   <si>
     <t>Ефимов Сергей  (x2)</t>
   </si>
   <si>
     <t>Куземцев Денис  (x2)</t>
   </si>
   <si>
     <t>Рыбак Павел  (x2)</t>
   </si>
   <si>
     <t>Буховец Игорь  (x2)</t>
   </si>
   <si>
     <t>Еськов Виталий  (x2)</t>
   </si>
   <si>
     <t>Жаравин Андрей  (x2)</t>
@@ -219,116 +219,113 @@
   <si>
     <t>05:22</t>
   </si>
   <si>
     <t>754458</t>
   </si>
   <si>
     <t>Ноженко Роман</t>
   </si>
   <si>
     <t>06.08.2022</t>
   </si>
   <si>
     <t>05:55</t>
   </si>
   <si>
     <t>844763</t>
   </si>
   <si>
     <t>Соколов Максим</t>
   </si>
   <si>
     <t>844769</t>
   </si>
   <si>
+    <t>Оборин Павел</t>
+  </si>
+  <si>
+    <t>05.08.2023</t>
+  </si>
+  <si>
+    <t>06:02</t>
+  </si>
+  <si>
+    <t>906157</t>
+  </si>
+  <si>
     <t>Чигадайкин Игорь</t>
   </si>
   <si>
-    <t>05.08.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>906151</t>
   </si>
   <si>
-    <t>Оборин Павел</t>
-[...2 lines deleted...]
-    <t>906157</t>
+    <t>Щербак Александр</t>
+  </si>
+  <si>
+    <t>06:19</t>
+  </si>
+  <si>
+    <t>844768</t>
   </si>
   <si>
     <t>Крупкин Андрей</t>
   </si>
   <si>
-    <t>06:19</t>
-[...1 lines deleted...]
-  <si>
     <t>844757</t>
   </si>
   <si>
-    <t>Щербак Александр</t>
-[...4 lines deleted...]
-  <si>
     <t>Буховец Игорь</t>
   </si>
   <si>
     <t>10.08.2024</t>
   </si>
   <si>
     <t>06:27</t>
   </si>
   <si>
     <t>959204</t>
   </si>
   <si>
+    <t>Лемаев Алексей</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>06:30</t>
+  </si>
+  <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>06:35</t>
   </si>
   <si>
     <t>844758</t>
   </si>
   <si>
-    <t>Лемаев Алексей</t>
-[...10 lines deleted...]
-  <si>
     <t>Басманов Николай</t>
   </si>
   <si>
     <t>18.05.2024</t>
   </si>
   <si>
     <t>Черлак</t>
   </si>
   <si>
     <t>09:40</t>
   </si>
   <si>
     <t>327394</t>
   </si>
   <si>
     <t>Чупина Кристина</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>327396</t>
   </si>
   <si>
     <t>11:13</t>
@@ -372,437 +369,482 @@
   <si>
     <t>13.05.2017</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>195356</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>313139</t>
   </si>
   <si>
     <t>Филюшин Георгий</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>344091</t>
   </si>
   <si>
-    <t>10.07.2021</t>
-[...5 lines deleted...]
-    <t>266646</t>
+    <t>Любимов Евгений</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>367722</t>
   </si>
   <si>
     <t>22.07.2023</t>
   </si>
   <si>
     <t>Большеречье</t>
   </si>
   <si>
     <t>14:44</t>
   </si>
   <si>
+    <t>202816</t>
+  </si>
+  <si>
     <t>202815</t>
   </si>
   <si>
-    <t>202816</t>
-[...1 lines deleted...]
-  <si>
     <t>08.06.2024</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>212444</t>
   </si>
   <si>
     <t>02.06.2018</t>
   </si>
   <si>
     <t>Москаленки-Иртыш</t>
   </si>
   <si>
     <t>15:05</t>
   </si>
   <si>
     <t>140219</t>
   </si>
   <si>
     <t>13.07.2024</t>
   </si>
   <si>
     <t>Муромцево</t>
   </si>
   <si>
     <t>15:06</t>
   </si>
   <si>
     <t>213976</t>
   </si>
   <si>
+    <t>Забоев Алексей</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>232235</t>
+  </si>
+  <si>
     <t>15:18</t>
   </si>
   <si>
     <t>213977</t>
   </si>
   <si>
     <t>Уколова Алёна</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>16:00</t>
   </si>
   <si>
     <t>221140</t>
   </si>
   <si>
     <t>221130</t>
   </si>
   <si>
     <t>Клапотовский Денис</t>
   </si>
   <si>
     <t>221132</t>
   </si>
   <si>
+    <t>221128</t>
+  </si>
+  <si>
     <t>Кучковский Владимир</t>
   </si>
   <si>
     <t>221134</t>
   </si>
   <si>
-    <t>221128</t>
-[...1 lines deleted...]
-  <si>
     <t>17.06.2023</t>
   </si>
   <si>
     <t>Большеречье-Иртыш</t>
   </si>
   <si>
     <t>23:28</t>
   </si>
   <si>
     <t>157084</t>
   </si>
   <si>
+    <t>Жаравин Андрей</t>
+  </si>
+  <si>
     <t>24:27</t>
   </si>
   <si>
+    <t>157090</t>
+  </si>
+  <si>
     <t>157086</t>
   </si>
   <si>
-    <t>Жаравин Андрей</t>
-[...4 lines deleted...]
-  <si>
     <t>25:03</t>
   </si>
   <si>
     <t>157085</t>
   </si>
   <si>
     <t>Лоенко Евгений</t>
   </si>
   <si>
     <t>25.06.2022</t>
   </si>
   <si>
     <t>Исилькуль - Черлак</t>
   </si>
   <si>
     <t>25:43</t>
   </si>
   <si>
     <t>140035</t>
   </si>
   <si>
     <t>Гордиец Алексей</t>
   </si>
   <si>
     <t>22.06.2024</t>
   </si>
   <si>
     <t>25:53</t>
   </si>
   <si>
     <t>164671</t>
   </si>
   <si>
     <t>164677</t>
   </si>
   <si>
     <t>28.06.2025</t>
   </si>
   <si>
     <t>Тара</t>
   </si>
   <si>
     <t>26:10</t>
   </si>
   <si>
+    <t>172330</t>
+  </si>
+  <si>
     <t>172331</t>
   </si>
   <si>
-    <t>172330</t>
-[...1 lines deleted...]
-  <si>
     <t>26:39</t>
   </si>
   <si>
     <t>164679</t>
   </si>
   <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>Старорусский 2</t>
+  </si>
+  <si>
+    <t>Балтийская Звезда</t>
+  </si>
+  <si>
+    <t>84:02</t>
+  </si>
+  <si>
+    <t>89:16</t>
+  </si>
+  <si>
+    <t>Ермаков Артем</t>
+  </si>
+  <si>
+    <t>85:20</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>Новая тысяча</t>
+  </si>
+  <si>
+    <t>63:00</t>
+  </si>
+  <si>
+    <t>26022</t>
+  </si>
+  <si>
+    <t>26023</t>
+  </si>
+  <si>
+    <t>26021</t>
+  </si>
+  <si>
     <t>25.07.2025</t>
   </si>
   <si>
     <t>ТрансУральское Сердце 2025</t>
   </si>
   <si>
     <t>Восток 1</t>
   </si>
   <si>
     <t>87:53</t>
   </si>
   <si>
     <t>21814</t>
   </si>
   <si>
     <t>04.07.2025</t>
   </si>
   <si>
     <t>Чуйский Тракт 2025</t>
   </si>
   <si>
     <t>Новосибирск-марафон</t>
   </si>
   <si>
+    <t>85:09</t>
+  </si>
+  <si>
+    <t>21702</t>
+  </si>
+  <si>
     <t>72:50</t>
   </si>
   <si>
     <t>21760</t>
   </si>
   <si>
-    <t>Ермаков Артем</t>
-[...5 lines deleted...]
-    <t>21702</t>
+    <t>79:32</t>
+  </si>
+  <si>
+    <t>21725</t>
   </si>
   <si>
     <t>84:45</t>
   </si>
   <si>
     <t>21729</t>
   </si>
   <si>
-    <t>79:32</t>
-[...4 lines deleted...]
-  <si>
     <t>03.08.2024</t>
   </si>
   <si>
     <t>12 Сentaines</t>
   </si>
   <si>
     <t>Сотня</t>
   </si>
   <si>
     <t>78:31</t>
   </si>
   <si>
     <t>19881</t>
   </si>
   <si>
     <t>21.07.2024</t>
   </si>
   <si>
     <t>Трансбеларусь</t>
   </si>
   <si>
     <t>Сябры Рандоннёры</t>
   </si>
   <si>
     <t>261:24</t>
   </si>
   <si>
     <t>20131</t>
   </si>
   <si>
     <t>06.07.2024</t>
   </si>
   <si>
     <t>Вуокса-Онега-Ладога 2024</t>
   </si>
   <si>
-    <t>Балтийская Звезда</t>
-[...1 lines deleted...]
-  <si>
     <t>82:00</t>
   </si>
   <si>
+    <t>19965</t>
+  </si>
+  <si>
     <t>19935</t>
   </si>
   <si>
-    <t>19965</t>
+    <t>19991</t>
+  </si>
+  <si>
+    <t>81:59</t>
+  </si>
+  <si>
+    <t>19912</t>
   </si>
   <si>
     <t>89:54</t>
   </si>
   <si>
     <t>19941</t>
   </si>
   <si>
-    <t>81:59</t>
-[...7 lines deleted...]
-  <si>
     <t>Оренбург-Париж-Оренбург</t>
   </si>
   <si>
     <t>Оренвело</t>
   </si>
   <si>
     <t>84:56</t>
   </si>
   <si>
     <t>18963</t>
   </si>
   <si>
+    <t>18931</t>
+  </si>
+  <si>
     <t>18939</t>
   </si>
   <si>
     <t>90:32</t>
   </si>
   <si>
     <t>18941</t>
   </si>
   <si>
-    <t>18931</t>
-[...1 lines deleted...]
-  <si>
     <t>09.07.2022</t>
   </si>
   <si>
-    <t>Новая тысяча</t>
-[...1 lines deleted...]
-  <si>
     <t>62:35</t>
   </si>
   <si>
     <t>19201</t>
   </si>
   <si>
     <t>58:34</t>
   </si>
   <si>
     <t>19200</t>
   </si>
   <si>
+    <t>63:15</t>
+  </si>
+  <si>
+    <t>19199</t>
+  </si>
+  <si>
     <t>19198</t>
   </si>
   <si>
-    <t>63:15</t>
-[...2 lines deleted...]
-    <t>19199</t>
+    <t>Малахов Андрей</t>
   </si>
   <si>
     <t>05.07.2021</t>
   </si>
   <si>
     <t>Чуйский Тракт 2021</t>
   </si>
   <si>
+    <t>83:43</t>
+  </si>
+  <si>
+    <t>14379</t>
+  </si>
+  <si>
+    <t>83:18</t>
+  </si>
+  <si>
+    <t>14370</t>
+  </si>
+  <si>
     <t>81:52</t>
   </si>
   <si>
     <t>14343</t>
   </si>
   <si>
-    <t>83:18</t>
-[...13 lines deleted...]
-  <si>
     <t>19.06.2021</t>
   </si>
   <si>
     <t>SR600 Южный Урал</t>
   </si>
   <si>
     <t>54:40</t>
   </si>
   <si>
+    <t>RU-OS-R-17</t>
+  </si>
+  <si>
+    <t>RU-OS-R-16</t>
+  </si>
+  <si>
+    <t>RU-OS-R-15</t>
+  </si>
+  <si>
     <t>RU-OS-R-14</t>
   </si>
   <si>
-    <t>RU-OS-R-15</t>
-[...7 lines deleted...]
-  <si>
     <t>25.07.2020</t>
   </si>
   <si>
     <t>Старая тысяча</t>
   </si>
   <si>
     <t>71:40</t>
   </si>
   <si>
     <t>17318</t>
   </si>
   <si>
     <t>Рыбак Павел</t>
   </si>
   <si>
     <t>18.08.2019</t>
   </si>
   <si>
     <t>Париж-Брест-Париж</t>
   </si>
   <si>
     <t>Audax Club Parisien</t>
   </si>
   <si>
     <t>76:50</t>
@@ -921,774 +963,777 @@
   <si>
     <t>Суставов Алексей</t>
   </si>
   <si>
     <t>Первенёнок Максим</t>
   </si>
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>Коньков Максим</t>
   </si>
   <si>
     <t>Токарев Юрий</t>
   </si>
   <si>
     <t>Бревнов Евгений</t>
   </si>
   <si>
     <t>Еськов Виталий</t>
   </si>
   <si>
     <t>Лазаренко Алексей</t>
   </si>
   <si>
+    <t>Арнаут Станислав</t>
+  </si>
+  <si>
     <t>Партола Роман</t>
   </si>
   <si>
-    <t>Арнаут Станислав</t>
-[...1 lines deleted...]
-  <si>
     <t>Маслова Елена</t>
   </si>
   <si>
     <t>Зверев Александр</t>
   </si>
   <si>
     <t>Нгуен Аньту</t>
   </si>
   <si>
     <t>Скиданов Ярослав</t>
   </si>
   <si>
     <t>Асташов Владимир</t>
   </si>
   <si>
     <t>Кабанов Владимир</t>
   </si>
   <si>
+    <t>Сохар Сергей</t>
+  </si>
+  <si>
     <t>Сметюк Евгений</t>
   </si>
   <si>
-    <t>Сохар Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Сафонов Вячеслав</t>
   </si>
   <si>
     <t>Бутаков Александр</t>
   </si>
   <si>
     <t>Щербаков Александр</t>
   </si>
   <si>
     <t>Сотак Владимир</t>
   </si>
   <si>
     <t>Курманов Ильдар</t>
   </si>
   <si>
     <t>Махмутов Артур</t>
   </si>
   <si>
     <t>Фирстов Андрей</t>
   </si>
   <si>
     <t>Рыжаков Никита</t>
   </si>
   <si>
+    <t>Афанасьев Павел</t>
+  </si>
+  <si>
     <t>Леконцев Александр</t>
   </si>
   <si>
     <t>Ровенский Павел</t>
   </si>
   <si>
     <t>Окишев Андрей</t>
   </si>
   <si>
     <t>Плященко Евгений</t>
   </si>
   <si>
     <t>Олюнин Денис</t>
   </si>
   <si>
+    <t>Глазырин Андрей</t>
+  </si>
+  <si>
     <t>Коротаева Анна</t>
   </si>
   <si>
-    <t>Глазырин Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Гнатко Наталья</t>
   </si>
   <si>
+    <t>Филимонов Александр</t>
+  </si>
+  <si>
     <t>Полонская Наталья</t>
   </si>
   <si>
+    <t>Колмагоров Сергей</t>
+  </si>
+  <si>
+    <t>Галкин Павел</t>
+  </si>
+  <si>
+    <t>Ильина Татьяна</t>
+  </si>
+  <si>
+    <t>Тишлер Артем</t>
+  </si>
+  <si>
     <t>Лысенко Антон</t>
   </si>
   <si>
+    <t>Гаценко Виталий</t>
+  </si>
+  <si>
     <t>Доценко Сергей</t>
   </si>
   <si>
-    <t>Гаценко Виталий</t>
-[...8 lines deleted...]
-    <t>Тишлер Артем</t>
+    <t>Фурцев Александр</t>
+  </si>
+  <si>
+    <t>Моисеев Иван</t>
+  </si>
+  <si>
+    <t>Крюков Павел</t>
+  </si>
+  <si>
+    <t>Дяденко Артём</t>
+  </si>
+  <si>
+    <t>Воронков Александр</t>
   </si>
   <si>
     <t>Дружняев Константин</t>
   </si>
   <si>
-    <t>Воронков Александр</t>
-[...4 lines deleted...]
-  <si>
     <t>Илларионов Дмитрий</t>
   </si>
   <si>
-    <t>Филимонов Александр</t>
-[...7 lines deleted...]
-  <si>
     <t>Меньшиков Евгений</t>
   </si>
   <si>
+    <t>Тюменцев Иван</t>
+  </si>
+  <si>
     <t>Ступаков Владимир</t>
   </si>
   <si>
-    <t>Фурцев Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Коротун Денис</t>
   </si>
   <si>
-    <t>Тюменцев Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Терехин Александр</t>
   </si>
   <si>
+    <t>Бурлак Александр</t>
+  </si>
+  <si>
+    <t>Киселев Петр</t>
+  </si>
+  <si>
     <t>Уржумов Артём</t>
   </si>
   <si>
+    <t>Сабинин Анатолий</t>
+  </si>
+  <si>
+    <t>Сперанский Алексей</t>
+  </si>
+  <si>
+    <t>Дернов Никита</t>
+  </si>
+  <si>
     <t>Шарф Екатерина</t>
   </si>
   <si>
     <t>Рушков Станислав</t>
   </si>
   <si>
-    <t>Киселев Петр</t>
-[...10 lines deleted...]
-  <si>
     <t>Александров Макс</t>
   </si>
   <si>
+    <t>Арсланов Дмитрий</t>
+  </si>
+  <si>
+    <t>Махамбетов Жанат</t>
+  </si>
+  <si>
+    <t>Першин Виктор</t>
+  </si>
+  <si>
+    <t>Павлов Павел</t>
+  </si>
+  <si>
+    <t>Ледовских Антон</t>
+  </si>
+  <si>
+    <t>Казаринов Виктор</t>
+  </si>
+  <si>
+    <t>Горчаков Максим</t>
+  </si>
+  <si>
+    <t>Бугаев Юрий</t>
+  </si>
+  <si>
+    <t>Барвашов Яков</t>
+  </si>
+  <si>
+    <t>Айропетян Александр</t>
+  </si>
+  <si>
+    <t>Булгак Николай</t>
+  </si>
+  <si>
+    <t>Воронцова Наталья</t>
+  </si>
+  <si>
+    <t>Софийчук Евгений</t>
+  </si>
+  <si>
     <t>Цурпаль Алексей</t>
   </si>
   <si>
-    <t>Галкин Павел</t>
-[...13 lines deleted...]
-  <si>
     <t>Даутов Леонид</t>
   </si>
   <si>
     <t>Кирхкеслер Дмитрий</t>
   </si>
   <si>
-    <t>Воронцова Наталья</t>
-[...4 lines deleted...]
-  <si>
     <t>Ратахин Евгений</t>
   </si>
   <si>
-    <t>Софийчук Евгений</t>
-[...17 lines deleted...]
-    <t>Бугаев Юрий</t>
+    <t>Лисица Степан</t>
   </si>
   <si>
     <t>Тебеньков Александр</t>
   </si>
   <si>
-    <t>Лисица Степан</t>
-[...1 lines deleted...]
-  <si>
     <t>Ефремов Александр</t>
   </si>
   <si>
+    <t>Сабодаж Александр</t>
+  </si>
+  <si>
+    <t>Пиновский Герман</t>
+  </si>
+  <si>
     <t>Маргун Виталий</t>
   </si>
   <si>
     <t>Кузьмин Александр</t>
   </si>
   <si>
-    <t>Сабодаж Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Ковтун Антон</t>
   </si>
   <si>
-    <t>Пиновский Герман</t>
+    <t>Жемчужников Владимир</t>
+  </si>
+  <si>
+    <t>Яковец Михаил</t>
+  </si>
+  <si>
+    <t>Тутаев Антон</t>
+  </si>
+  <si>
+    <t>Тонких Михаил</t>
+  </si>
+  <si>
+    <t>Тевс Игорь</t>
+  </si>
+  <si>
+    <t>Стадников Алексей</t>
+  </si>
+  <si>
+    <t>Штеппа Денис</t>
+  </si>
+  <si>
+    <t>Шарф Сергей</t>
+  </si>
+  <si>
+    <t>Салов Максим</t>
   </si>
   <si>
     <t>Моисеев Сергей</t>
   </si>
   <si>
+    <t>Миттов Дмитрий</t>
+  </si>
+  <si>
+    <t>Май Владимир</t>
+  </si>
+  <si>
+    <t>Малышев Федор</t>
+  </si>
+  <si>
+    <t>Маловечкин Алексей</t>
+  </si>
+  <si>
+    <t>Лежнева Светлана</t>
+  </si>
+  <si>
+    <t>Кулясов Павел</t>
+  </si>
+  <si>
+    <t>Кудряшов Александр</t>
+  </si>
+  <si>
+    <t>Хижняк Ярослав</t>
+  </si>
+  <si>
+    <t>Каргаполов Владимир</t>
+  </si>
+  <si>
+    <t>Измайлов Богдан</t>
+  </si>
+  <si>
+    <t>Иванов Андрей</t>
+  </si>
+  <si>
+    <t>Еременко Максим</t>
+  </si>
+  <si>
+    <t>Дорошенко Валентин</t>
+  </si>
+  <si>
     <t>Чуракова Оксана</t>
   </si>
   <si>
     <t>Булычев Илья</t>
   </si>
   <si>
     <t>Ахваткин Дмитрий</t>
   </si>
   <si>
     <t>Сахаров Иван</t>
   </si>
   <si>
     <t>Рябков Михаил</t>
   </si>
   <si>
-    <t>Каргаполов Владимир</t>
-[...28 lines deleted...]
-  <si>
     <t>Бабич Михаил</t>
   </si>
   <si>
-    <t>Салов Максим</t>
-[...25 lines deleted...]
-  <si>
     <t>Решетняк Игорь</t>
   </si>
   <si>
-    <t>Бурлак Александр</t>
-[...4 lines deleted...]
-  <si>
     <t>Обозная Анна</t>
   </si>
   <si>
-    <t>Измайлов Богдан</t>
-[...5 lines deleted...]
-    <t>Еременко Максим</t>
+    <t>Важенин Константин</t>
+  </si>
+  <si>
+    <t>Широченков Сергей</t>
   </si>
   <si>
     <t>Баймаганов Анатолс</t>
   </si>
   <si>
-    <t>Важенин Константин</t>
-[...2 lines deleted...]
-    <t>Широченков Сергей</t>
+    <t>Махиня Дмитрий</t>
+  </si>
+  <si>
+    <t>Лютиков Андрей</t>
+  </si>
+  <si>
+    <t>Львов Андрей</t>
+  </si>
+  <si>
+    <t>Лобанов Олег</t>
+  </si>
+  <si>
+    <t>Литунов Николай</t>
+  </si>
+  <si>
+    <t>Неридный Андрей</t>
+  </si>
+  <si>
+    <t>Лиопа Алексей</t>
+  </si>
+  <si>
+    <t>Линдт Андрей</t>
+  </si>
+  <si>
+    <t>Лебедев Владимир</t>
+  </si>
+  <si>
+    <t>Лебедев Денис</t>
+  </si>
+  <si>
+    <t>Кутмин Станислав</t>
+  </si>
+  <si>
+    <t>Кустинский Антон</t>
+  </si>
+  <si>
+    <t>Купш Илья</t>
+  </si>
+  <si>
+    <t>Криволуцкий Юрий</t>
+  </si>
+  <si>
+    <t>Козлов Евгений</t>
+  </si>
+  <si>
+    <t>Кошкимбаев Сулеймен</t>
+  </si>
+  <si>
+    <t>Копеев Ольжас</t>
+  </si>
+  <si>
+    <t>Кононов Владимир</t>
+  </si>
+  <si>
+    <t>Комиссаров Владислав</t>
+  </si>
+  <si>
+    <t>Колмогоров Максим</t>
+  </si>
+  <si>
+    <t>Колесов Павел</t>
+  </si>
+  <si>
+    <t>Колесниченко Максим</t>
+  </si>
+  <si>
+    <t>Казноделов Сергей</t>
+  </si>
+  <si>
+    <t>Карташов Иван</t>
+  </si>
+  <si>
+    <t>Карлов Николай</t>
+  </si>
+  <si>
+    <t>Карант Михаил</t>
+  </si>
+  <si>
+    <t>Канев Павел</t>
+  </si>
+  <si>
+    <t>Кабаченко Олег</t>
+  </si>
+  <si>
+    <t>Звагольский Вячеслав</t>
+  </si>
+  <si>
+    <t>Пысин Сергей</t>
+  </si>
+  <si>
+    <t>Житнев Михаил</t>
+  </si>
+  <si>
+    <t>Жидко Денис</t>
+  </si>
+  <si>
+    <t>Ивашечкин Виталий</t>
+  </si>
+  <si>
+    <t>Ищенко Михаил</t>
+  </si>
+  <si>
+    <t>Хомутских Артем</t>
+  </si>
+  <si>
+    <t>Гусев Владимир</t>
+  </si>
+  <si>
+    <t>Голуб Сергей</t>
+  </si>
+  <si>
+    <t>Голышев Евгений</t>
+  </si>
+  <si>
+    <t>Фирманюк Алексей</t>
+  </si>
+  <si>
+    <t>Евдокимов Леонид</t>
+  </si>
+  <si>
+    <t>Обыденников Андрей</t>
+  </si>
+  <si>
+    <t>Дроздов Иван</t>
+  </si>
+  <si>
+    <t>Должина Дарья</t>
+  </si>
+  <si>
+    <t>Дмитроченко Артем</t>
+  </si>
+  <si>
+    <t>Давиденко Иван</t>
+  </si>
+  <si>
+    <t>Цибулко Алексей</t>
+  </si>
+  <si>
+    <t>Бушинский Сергей</t>
+  </si>
+  <si>
+    <t>Борзунов Виктор</t>
+  </si>
+  <si>
+    <t>Борисов Михаил</t>
+  </si>
+  <si>
+    <t>Богданов Александр</t>
+  </si>
+  <si>
+    <t>Белицкий Иван</t>
+  </si>
+  <si>
+    <t>Байда Александр</t>
+  </si>
+  <si>
+    <t>Батаев Андрей</t>
+  </si>
+  <si>
+    <t>Антонюк Артем</t>
+  </si>
+  <si>
+    <t>Аникин Сергей</t>
+  </si>
+  <si>
+    <t>Андреев Максим</t>
+  </si>
+  <si>
+    <t>Акатьев Сергей</t>
+  </si>
+  <si>
+    <t>Талалаев Дмитрий</t>
+  </si>
+  <si>
+    <t>Шарифуллин Рустам</t>
+  </si>
+  <si>
+    <t>Денисов Александр</t>
+  </si>
+  <si>
+    <t>Сабинин Дмитрий</t>
+  </si>
+  <si>
+    <t>Качанова Ольга</t>
+  </si>
+  <si>
+    <t>Довбышева Анна</t>
+  </si>
+  <si>
+    <t>Овсянкин Антон</t>
+  </si>
+  <si>
+    <t>Пакетов Александр</t>
+  </si>
+  <si>
+    <t>Пермяков Иван</t>
+  </si>
+  <si>
+    <t>Петров Виталий</t>
+  </si>
+  <si>
+    <t>Пикало Андрей</t>
+  </si>
+  <si>
+    <t>Писаренко Никита</t>
+  </si>
+  <si>
+    <t>Плоцкий Анатолий</t>
+  </si>
+  <si>
+    <t>Рахимджанов Тимур</t>
+  </si>
+  <si>
+    <t>Редько Алексей</t>
+  </si>
+  <si>
+    <t>Рехерт Алексей</t>
+  </si>
+  <si>
+    <t>Родыгин Алексей</t>
+  </si>
+  <si>
+    <t>Рубашкин Кирилл</t>
+  </si>
+  <si>
+    <t>Рядовой Сергей</t>
+  </si>
+  <si>
+    <t>Садаев Дмитрий</t>
+  </si>
+  <si>
+    <t>Саражин Виталий</t>
+  </si>
+  <si>
+    <t>Басов Вадим</t>
+  </si>
+  <si>
+    <t>Щалыгин Дмитрий</t>
+  </si>
+  <si>
+    <t>Серебреников Егор</t>
+  </si>
+  <si>
+    <t>Сергеев Александр</t>
+  </si>
+  <si>
+    <t>Штельмахер Юлия</t>
+  </si>
+  <si>
+    <t>Штубей Сергей</t>
+  </si>
+  <si>
+    <t>Шуппе Виталий</t>
+  </si>
+  <si>
+    <t>Симочкина Ольга</t>
+  </si>
+  <si>
+    <t>Симонов Алексей</t>
+  </si>
+  <si>
+    <t>Сирецкий Максим</t>
+  </si>
+  <si>
+    <t>Ярыш Денис</t>
+  </si>
+  <si>
+    <t>Скиба Алексей</t>
+  </si>
+  <si>
+    <t>Скорняков Виктор</t>
+  </si>
+  <si>
+    <t>Махмутова Алеся</t>
+  </si>
+  <si>
+    <t>Слюсар Евгений</t>
+  </si>
+  <si>
+    <t>Елизаров Дмитрий</t>
+  </si>
+  <si>
+    <t>Соколов Дмитрий</t>
+  </si>
+  <si>
+    <t>Стасюк Владимир</t>
+  </si>
+  <si>
+    <t>Степаненко Алексей</t>
+  </si>
+  <si>
+    <t>Щербак Сергей</t>
+  </si>
+  <si>
+    <t>Страхов Константин</t>
+  </si>
+  <si>
+    <t>Смоленский Александр</t>
+  </si>
+  <si>
+    <t>Судорженко Александр</t>
+  </si>
+  <si>
+    <t>Тиванов Арсений</t>
+  </si>
+  <si>
+    <t>Толкачев Александр</t>
+  </si>
+  <si>
+    <t>Плясов Сергей</t>
+  </si>
+  <si>
+    <t>Трапезников Андрей</t>
+  </si>
+  <si>
+    <t>Цебенко Адель</t>
+  </si>
+  <si>
+    <t>Вавин Игорь</t>
+  </si>
+  <si>
+    <t>Войтович Александр</t>
+  </si>
+  <si>
+    <t>Ярославцев Игорь</t>
+  </si>
+  <si>
+    <t>Заболотский Сергей</t>
+  </si>
+  <si>
+    <t>Зименс Антон</t>
+  </si>
+  <si>
+    <t>Драгон Дмитрий</t>
+  </si>
+  <si>
+    <t>Волков Михаил</t>
+  </si>
+  <si>
+    <t>Пацула Павел</t>
+  </si>
+  <si>
+    <t>Юрова Юлия</t>
+  </si>
+  <si>
+    <t>Филюшина Александра</t>
+  </si>
+  <si>
+    <t>Надтока Вадим</t>
+  </si>
+  <si>
+    <t>Муравьёв Денис</t>
+  </si>
+  <si>
+    <t>Мурашко Ростислав</t>
+  </si>
+  <si>
+    <t>Моторин Роман</t>
+  </si>
+  <si>
+    <t>Мосеев Олег</t>
+  </si>
+  <si>
+    <t>Миронов Алексей</t>
+  </si>
+  <si>
+    <t>Могильникова Ольга</t>
+  </si>
+  <si>
+    <t>Мингалиев Борис</t>
+  </si>
+  <si>
+    <t>Мешков Денис</t>
   </si>
   <si>
     <t>Мелентьев Алекс</t>
   </si>
   <si>
     <t>Макшеев Павел</t>
-  </si>
-[...370 lines deleted...]
-    <t>Мешков Денис</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY;@"/>
     <numFmt numFmtId="165" formatCode="[h]:mm:ss;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -2018,59 +2063,59 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>507757</v>
+        <v>538365</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" s="1" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2244,4111 +2289,4297 @@
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="2:2">
       <c r="B42" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="44" spans="2:2">
       <c r="B44" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C281"/>
+  <dimension ref="A1:C284"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B2" s="2">
-        <v>36021</v>
+        <v>38848</v>
       </c>
       <c r="C2" s="2">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="2">
-        <v>33653</v>
+        <v>38280</v>
       </c>
       <c r="C3" s="2">
-        <v>107</v>
+        <v>116</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B4" s="2">
-        <v>32684</v>
+        <v>32884</v>
       </c>
       <c r="C4" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B5" s="2">
-        <v>22761</v>
+        <v>23561</v>
       </c>
       <c r="C5" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
-        <v>235</v>
+        <v>146</v>
       </c>
       <c r="B6" s="2">
-        <v>20952</v>
+        <v>21276</v>
       </c>
       <c r="C6" s="2">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
-        <v>142</v>
+        <v>243</v>
       </c>
       <c r="B7" s="2">
-        <v>18149</v>
+        <v>20952</v>
       </c>
       <c r="C7" s="2">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
       <c r="B8" s="2">
-        <v>17500</v>
+        <v>20100</v>
       </c>
       <c r="C8" s="2">
-        <v>67</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="B9" s="2">
-        <v>15785</v>
+        <v>17127</v>
       </c>
       <c r="C9" s="2">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B10" s="2">
-        <v>14469</v>
+        <v>15785</v>
       </c>
       <c r="C10" s="2">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="B11" s="2">
-        <v>12800</v>
+        <v>15769</v>
       </c>
       <c r="C11" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="B12" s="2">
-        <v>11665</v>
+        <v>13065</v>
       </c>
       <c r="C12" s="2">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B13" s="2">
-        <v>11461</v>
+        <v>12861</v>
       </c>
       <c r="C13" s="2">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="B14" s="2">
-        <v>10065</v>
+        <v>11165</v>
       </c>
       <c r="C14" s="2">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="B15" s="2">
         <v>8600</v>
       </c>
       <c r="C15" s="2">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
-        <v>295</v>
+        <v>149</v>
       </c>
       <c r="B16" s="2">
-        <v>7700</v>
+        <v>8500</v>
       </c>
       <c r="C16" s="2">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
-        <v>269</v>
+        <v>309</v>
       </c>
       <c r="B17" s="2">
-        <v>7300</v>
+        <v>7700</v>
       </c>
       <c r="C17" s="2">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B18" s="2">
-        <v>7200</v>
+        <v>7400</v>
       </c>
       <c r="C18" s="2">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B19" s="2">
-        <v>7020</v>
+        <v>7300</v>
       </c>
       <c r="C19" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B20" s="2">
-        <v>6800</v>
+        <v>7020</v>
       </c>
       <c r="C20" s="2">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
-        <v>144</v>
+        <v>310</v>
       </c>
       <c r="B21" s="2">
-        <v>6700</v>
+        <v>6800</v>
       </c>
       <c r="C21" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B22" s="2">
-        <v>6665</v>
+        <v>6700</v>
       </c>
       <c r="C22" s="2">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B23" s="2">
-        <v>6500</v>
+        <v>6665</v>
       </c>
       <c r="C23" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="B24" s="2">
         <v>6220</v>
       </c>
       <c r="C24" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
-        <v>249</v>
+        <v>96</v>
       </c>
       <c r="B25" s="2">
-        <v>5900</v>
+        <v>6000</v>
       </c>
       <c r="C25" s="2">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B26" s="2">
         <v>5900</v>
       </c>
       <c r="C26" s="2">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
-        <v>97</v>
+        <v>263</v>
       </c>
       <c r="B27" s="2">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="C27" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="B28" s="2">
         <v>5500</v>
       </c>
       <c r="C28" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="B29" s="2">
         <v>4500</v>
       </c>
       <c r="C29" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B30" s="2">
         <v>3865</v>
       </c>
       <c r="C30" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
-        <v>299</v>
+        <v>155</v>
       </c>
       <c r="B31" s="2">
-        <v>3500</v>
+        <v>3700</v>
       </c>
       <c r="C31" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B32" s="2">
         <v>3500</v>
       </c>
       <c r="C32" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
-        <v>153</v>
+        <v>314</v>
       </c>
       <c r="B33" s="2">
-        <v>3400</v>
+        <v>3500</v>
       </c>
       <c r="C33" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="B34" s="2">
         <v>3400</v>
       </c>
       <c r="C34" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="B35" s="2">
         <v>3300</v>
       </c>
       <c r="C35" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
       <c r="B36" s="2">
         <v>3300</v>
       </c>
       <c r="C36" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="B37" s="2">
         <v>3100</v>
       </c>
       <c r="C37" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="B38" s="2">
         <v>3000</v>
       </c>
       <c r="C38" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="B39" s="2">
         <v>2800</v>
       </c>
       <c r="C39" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B40" s="2">
         <v>2800</v>
       </c>
       <c r="C40" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="B41" s="2">
-        <v>2700</v>
+        <v>2800</v>
       </c>
       <c r="C41" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="B42" s="2">
-        <v>2600</v>
+        <v>2700</v>
       </c>
       <c r="C42" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
-        <v>309</v>
+        <v>166</v>
       </c>
       <c r="B43" s="2">
-        <v>2400</v>
+        <v>2500</v>
       </c>
       <c r="C43" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="B44" s="2">
-        <v>2200</v>
+        <v>2400</v>
       </c>
       <c r="C44" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="B45" s="2">
         <v>2200</v>
       </c>
       <c r="C45" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="B46" s="2">
-        <v>2100</v>
+        <v>2200</v>
       </c>
       <c r="C46" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
-        <v>162</v>
+        <v>326</v>
       </c>
       <c r="B47" s="2">
         <v>2100</v>
       </c>
       <c r="C47" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="B48" s="2">
         <v>2000</v>
       </c>
       <c r="C48" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="B49" s="2">
         <v>2000</v>
       </c>
       <c r="C49" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="B50" s="2">
         <v>1900</v>
       </c>
       <c r="C50" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B51" s="2">
         <v>1700</v>
       </c>
       <c r="C51" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="B52" s="2">
         <v>1600</v>
       </c>
       <c r="C52" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="B53" s="2">
         <v>1500</v>
       </c>
       <c r="C53" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="B54" s="2">
-        <v>1400</v>
+        <v>1500</v>
       </c>
       <c r="C54" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="B55" s="2">
-        <v>1300</v>
+        <v>1400</v>
       </c>
       <c r="C55" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="B56" s="2">
         <v>1300</v>
       </c>
       <c r="C56" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="B57" s="2">
         <v>1300</v>
       </c>
       <c r="C57" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="B58" s="2">
-        <v>1200</v>
+        <v>1300</v>
       </c>
       <c r="C58" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="B59" s="2">
         <v>1200</v>
       </c>
       <c r="C59" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="B60" s="2">
-        <v>1100</v>
+        <v>1200</v>
       </c>
       <c r="C60" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="B61" s="2">
-        <v>1087</v>
+        <v>1100</v>
       </c>
       <c r="C61" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="B62" s="2">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="C62" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="B63" s="2">
-        <v>1000</v>
+        <v>1087</v>
       </c>
       <c r="C63" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="B64" s="2">
         <v>1000</v>
       </c>
       <c r="C64" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="B65" s="2">
         <v>1000</v>
       </c>
       <c r="C65" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="B66" s="2">
         <v>1000</v>
       </c>
       <c r="C66" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="B67" s="2">
         <v>1000</v>
       </c>
       <c r="C67" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="B68" s="2">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="C68" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="B69" s="2">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="C69" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="B70" s="2">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="C70" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="B71" s="2">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="C71" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="B72" s="2">
         <v>900</v>
       </c>
       <c r="C72" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="B73" s="2">
         <v>900</v>
       </c>
       <c r="C73" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="B74" s="2">
         <v>900</v>
       </c>
       <c r="C74" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="B75" s="2">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="C75" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="B76" s="2">
-        <v>800</v>
+        <v>900</v>
       </c>
       <c r="C76" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="B77" s="2">
-        <v>800</v>
+        <v>900</v>
       </c>
       <c r="C77" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="B78" s="2">
-        <v>800</v>
+        <v>887</v>
       </c>
       <c r="C78" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="B79" s="2">
         <v>800</v>
       </c>
       <c r="C79" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="B80" s="2">
         <v>800</v>
       </c>
       <c r="C80" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="B81" s="2">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="C81" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="B82" s="2">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="C82" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="B83" s="2">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="C83" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="B84" s="2">
         <v>700</v>
       </c>
       <c r="C84" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="B85" s="2">
         <v>700</v>
       </c>
       <c r="C85" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="B86" s="2">
         <v>700</v>
       </c>
       <c r="C86" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="B87" s="2">
         <v>700</v>
       </c>
       <c r="C87" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="B88" s="2">
         <v>700</v>
       </c>
       <c r="C88" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="B89" s="2">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="C89" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="B90" s="2">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="C90" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="B91" s="2">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="C91" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="B92" s="2">
         <v>600</v>
       </c>
       <c r="C92" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="B93" s="2">
         <v>600</v>
       </c>
       <c r="C93" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="B94" s="2">
         <v>600</v>
       </c>
       <c r="C94" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="B95" s="2">
         <v>600</v>
       </c>
       <c r="C95" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="B96" s="2">
         <v>600</v>
       </c>
       <c r="C96" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="B97" s="2">
         <v>600</v>
       </c>
       <c r="C97" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="B98" s="2">
         <v>600</v>
       </c>
       <c r="C98" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
       <c r="B99" s="2">
         <v>600</v>
       </c>
       <c r="C99" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="B100" s="2">
         <v>600</v>
       </c>
       <c r="C100" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="B101" s="2">
         <v>600</v>
       </c>
       <c r="C101" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="B102" s="2">
         <v>600</v>
       </c>
       <c r="C102" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="B103" s="2">
         <v>600</v>
       </c>
       <c r="C103" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="B104" s="2">
         <v>600</v>
       </c>
       <c r="C104" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="B105" s="2">
         <v>600</v>
       </c>
       <c r="C105" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="B106" s="2">
         <v>600</v>
       </c>
       <c r="C106" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="B107" s="2">
-        <v>565</v>
+        <v>600</v>
       </c>
       <c r="C107" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="B108" s="2">
-        <v>565</v>
+        <v>600</v>
       </c>
       <c r="C108" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="B109" s="2">
         <v>565</v>
       </c>
       <c r="C109" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="B110" s="2">
-        <v>500</v>
+        <v>565</v>
       </c>
       <c r="C110" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="B111" s="2">
-        <v>500</v>
+        <v>565</v>
       </c>
       <c r="C111" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="B112" s="2">
         <v>500</v>
       </c>
       <c r="C112" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
-        <v>377</v>
+        <v>115</v>
       </c>
       <c r="B113" s="2">
         <v>500</v>
       </c>
       <c r="C113" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="B114" s="2">
         <v>500</v>
       </c>
       <c r="C114" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="B115" s="2">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="C115" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B116" s="2">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="C116" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="B117" s="2">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="C117" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B118" s="2">
         <v>400</v>
       </c>
       <c r="C118" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
-        <v>53</v>
+        <v>396</v>
       </c>
       <c r="B119" s="2">
         <v>400</v>
       </c>
       <c r="C119" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="B120" s="2">
         <v>400</v>
       </c>
       <c r="C120" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="B121" s="2">
         <v>400</v>
       </c>
       <c r="C121" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="B122" s="2">
         <v>400</v>
       </c>
       <c r="C122" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="B123" s="2">
         <v>400</v>
       </c>
       <c r="C123" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="B124" s="2">
         <v>400</v>
       </c>
       <c r="C124" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="B125" s="2">
         <v>400</v>
       </c>
       <c r="C125" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
       <c r="B126" s="2">
         <v>400</v>
       </c>
       <c r="C126" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="B127" s="2">
         <v>400</v>
       </c>
       <c r="C127" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="B128" s="2">
         <v>400</v>
       </c>
       <c r="C128" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="B129" s="2">
         <v>400</v>
       </c>
       <c r="C129" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="B130" s="2">
         <v>400</v>
       </c>
       <c r="C130" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="B131" s="2">
         <v>400</v>
       </c>
       <c r="C131" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="B132" s="2">
         <v>400</v>
       </c>
       <c r="C132" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="B133" s="2">
         <v>400</v>
       </c>
       <c r="C133" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="B134" s="2">
         <v>400</v>
       </c>
       <c r="C134" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="B135" s="2">
         <v>400</v>
       </c>
       <c r="C135" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
       <c r="B136" s="2">
         <v>400</v>
       </c>
       <c r="C136" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="B137" s="2">
         <v>400</v>
       </c>
       <c r="C137" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="B138" s="2">
         <v>400</v>
       </c>
       <c r="C138" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="B139" s="2">
         <v>400</v>
       </c>
       <c r="C139" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="B140" s="2">
         <v>400</v>
       </c>
       <c r="C140" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
       <c r="B141" s="2">
         <v>400</v>
       </c>
       <c r="C141" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="B142" s="2">
         <v>400</v>
       </c>
       <c r="C142" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B143" s="2">
         <v>400</v>
       </c>
       <c r="C143" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
-        <v>407</v>
+        <v>53</v>
       </c>
       <c r="B144" s="2">
         <v>400</v>
       </c>
       <c r="C144" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="B145" s="2">
         <v>400</v>
       </c>
       <c r="C145" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B146" s="2">
         <v>400</v>
       </c>
       <c r="C146" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
-        <v>410</v>
+        <v>135</v>
       </c>
       <c r="B147" s="2">
         <v>400</v>
       </c>
       <c r="C147" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="B148" s="2">
         <v>400</v>
       </c>
       <c r="C148" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="B149" s="2">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="C149" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
-        <v>87</v>
+        <v>425</v>
       </c>
       <c r="B150" s="2">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="C150" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="B151" s="2">
         <v>300</v>
       </c>
       <c r="C151" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="B152" s="2">
         <v>300</v>
       </c>
       <c r="C152" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
-        <v>92</v>
+        <v>428</v>
       </c>
       <c r="B153" s="2">
         <v>300</v>
       </c>
       <c r="C153" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
-        <v>415</v>
+        <v>86</v>
       </c>
       <c r="B154" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C154" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
-        <v>416</v>
+        <v>91</v>
       </c>
       <c r="B155" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C155" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="B156" s="2">
         <v>200</v>
       </c>
       <c r="C156" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="B157" s="2">
         <v>200</v>
       </c>
       <c r="C157" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="B158" s="2">
         <v>200</v>
       </c>
       <c r="C158" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="B159" s="2">
         <v>200</v>
       </c>
       <c r="C159" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="B160" s="2">
         <v>200</v>
       </c>
       <c r="C160" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="B161" s="2">
         <v>200</v>
       </c>
       <c r="C161" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="B162" s="2">
         <v>200</v>
       </c>
       <c r="C162" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="B163" s="2">
         <v>200</v>
       </c>
       <c r="C163" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="B164" s="2">
         <v>200</v>
       </c>
       <c r="C164" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="B165" s="2">
         <v>200</v>
       </c>
       <c r="C165" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="B166" s="2">
         <v>200</v>
       </c>
       <c r="C166" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="B167" s="2">
         <v>200</v>
       </c>
       <c r="C167" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="B168" s="2">
         <v>200</v>
       </c>
       <c r="C168" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="B169" s="2">
         <v>200</v>
       </c>
       <c r="C169" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="B170" s="2">
         <v>200</v>
       </c>
       <c r="C170" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="B171" s="2">
         <v>200</v>
       </c>
       <c r="C171" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="B172" s="2">
         <v>200</v>
       </c>
       <c r="C172" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="B173" s="2">
         <v>200</v>
       </c>
       <c r="C173" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="B174" s="2">
         <v>200</v>
       </c>
       <c r="C174" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="B175" s="2">
         <v>200</v>
       </c>
       <c r="C175" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="B176" s="2">
         <v>200</v>
       </c>
       <c r="C176" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="B177" s="2">
         <v>200</v>
       </c>
       <c r="C177" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="B178" s="2">
         <v>200</v>
       </c>
       <c r="C178" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="B179" s="2">
         <v>200</v>
       </c>
       <c r="C179" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="B180" s="2">
         <v>200</v>
       </c>
       <c r="C180" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="B181" s="2">
         <v>200</v>
       </c>
       <c r="C181" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="B182" s="2">
         <v>200</v>
       </c>
       <c r="C182" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="B183" s="2">
         <v>200</v>
       </c>
       <c r="C183" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="B184" s="2">
         <v>200</v>
       </c>
       <c r="C184" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="B185" s="2">
         <v>200</v>
       </c>
       <c r="C185" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="B186" s="2">
         <v>200</v>
       </c>
       <c r="C186" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="B187" s="2">
         <v>200</v>
       </c>
       <c r="C187" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="B188" s="2">
         <v>200</v>
       </c>
       <c r="C188" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="B189" s="2">
         <v>200</v>
       </c>
       <c r="C189" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="B190" s="2">
         <v>200</v>
       </c>
       <c r="C190" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="B191" s="2">
         <v>200</v>
       </c>
       <c r="C191" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
-        <v>386</v>
+        <v>412</v>
       </c>
       <c r="B192" s="2">
         <v>200</v>
       </c>
       <c r="C192" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="B193" s="2">
         <v>200</v>
       </c>
       <c r="C193" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="B194" s="2">
         <v>200</v>
       </c>
       <c r="C194" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="B195" s="2">
         <v>200</v>
       </c>
       <c r="C195" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="B196" s="2">
         <v>200</v>
       </c>
       <c r="C196" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="B197" s="2">
         <v>200</v>
       </c>
       <c r="C197" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="B198" s="2">
         <v>200</v>
       </c>
       <c r="C198" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="B199" s="2">
         <v>200</v>
       </c>
       <c r="C199" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
       <c r="B200" s="2">
         <v>200</v>
       </c>
       <c r="C200" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="B201" s="2">
         <v>200</v>
       </c>
       <c r="C201" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="B202" s="2">
         <v>200</v>
       </c>
       <c r="C202" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="B203" s="2">
         <v>200</v>
       </c>
       <c r="C203" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="B204" s="2">
         <v>200</v>
       </c>
       <c r="C204" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B205" s="2">
         <v>200</v>
       </c>
       <c r="C205" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="B206" s="2">
         <v>200</v>
       </c>
       <c r="C206" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="B207" s="2">
         <v>200</v>
       </c>
       <c r="C207" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="B208" s="2">
         <v>200</v>
       </c>
       <c r="C208" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="B209" s="2">
         <v>200</v>
       </c>
       <c r="C209" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="B210" s="2">
         <v>200</v>
       </c>
       <c r="C210" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="B211" s="2">
         <v>200</v>
       </c>
       <c r="C211" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="B212" s="2">
         <v>200</v>
       </c>
       <c r="C212" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="B213" s="2">
         <v>200</v>
       </c>
       <c r="C213" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="B214" s="2">
         <v>200</v>
       </c>
       <c r="C214" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B215" s="2">
         <v>200</v>
       </c>
       <c r="C215" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="B216" s="2">
         <v>200</v>
       </c>
       <c r="C216" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="B217" s="2">
         <v>200</v>
       </c>
       <c r="C217" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="B218" s="2">
         <v>200</v>
       </c>
       <c r="C218" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="B219" s="2">
         <v>200</v>
       </c>
       <c r="C219" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="B220" s="2">
         <v>200</v>
       </c>
       <c r="C220" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="B221" s="2">
         <v>200</v>
       </c>
       <c r="C221" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="B222" s="2">
         <v>200</v>
       </c>
       <c r="C222" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="B223" s="2">
         <v>200</v>
       </c>
       <c r="C223" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="B224" s="2">
         <v>200</v>
       </c>
       <c r="C224" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="B225" s="2">
         <v>200</v>
       </c>
       <c r="C225" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="B226" s="2">
         <v>200</v>
       </c>
       <c r="C226" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="B227" s="2">
         <v>200</v>
       </c>
       <c r="C227" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="B228" s="2">
         <v>200</v>
       </c>
       <c r="C228" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="B229" s="2">
         <v>200</v>
       </c>
       <c r="C229" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="B230" s="2">
         <v>200</v>
       </c>
       <c r="C230" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="B231" s="2">
         <v>200</v>
       </c>
       <c r="C231" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="B232" s="2">
         <v>200</v>
       </c>
       <c r="C232" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="B233" s="2">
         <v>200</v>
       </c>
       <c r="C233" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="B234" s="2">
         <v>200</v>
       </c>
       <c r="C234" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="B235" s="2">
         <v>200</v>
       </c>
       <c r="C235" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="B236" s="2">
         <v>200</v>
       </c>
       <c r="C236" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="B237" s="2">
         <v>200</v>
       </c>
       <c r="C237" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="B238" s="2">
         <v>200</v>
       </c>
       <c r="C238" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="B239" s="2">
         <v>200</v>
       </c>
       <c r="C239" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="B240" s="2">
         <v>200</v>
       </c>
       <c r="C240" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="B241" s="2">
         <v>200</v>
       </c>
       <c r="C241" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="B242" s="2">
         <v>200</v>
       </c>
       <c r="C242" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="B243" s="2">
         <v>200</v>
       </c>
       <c r="C243" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="B244" s="2">
         <v>200</v>
       </c>
       <c r="C244" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="B245" s="2">
         <v>200</v>
       </c>
       <c r="C245" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="B246" s="2">
         <v>200</v>
       </c>
       <c r="C246" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="B247" s="2">
         <v>200</v>
       </c>
       <c r="C247" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="B248" s="2">
         <v>200</v>
       </c>
       <c r="C248" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="B249" s="2">
         <v>200</v>
       </c>
       <c r="C249" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="B250" s="2">
         <v>200</v>
       </c>
       <c r="C250" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="B251" s="2">
         <v>200</v>
       </c>
       <c r="C251" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="B252" s="2">
         <v>200</v>
       </c>
       <c r="C252" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="B253" s="2">
         <v>200</v>
       </c>
       <c r="C253" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="B254" s="2">
         <v>200</v>
       </c>
       <c r="C254" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="B255" s="2">
         <v>200</v>
       </c>
       <c r="C255" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="B256" s="2">
         <v>200</v>
       </c>
       <c r="C256" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="B257" s="2">
         <v>200</v>
       </c>
       <c r="C257" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="B258" s="2">
         <v>200</v>
       </c>
       <c r="C258" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
       <c r="B259" s="2">
         <v>200</v>
       </c>
       <c r="C259" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
-        <v>519</v>
+        <v>531</v>
       </c>
       <c r="B260" s="2">
         <v>200</v>
       </c>
       <c r="C260" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="B261" s="2">
         <v>200</v>
       </c>
       <c r="C261" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="s">
-        <v>521</v>
+        <v>533</v>
       </c>
       <c r="B262" s="2">
         <v>200</v>
       </c>
       <c r="C262" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
       <c r="B263" s="2">
         <v>200</v>
       </c>
       <c r="C263" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
       <c r="B264" s="2">
         <v>200</v>
       </c>
       <c r="C264" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="s">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="B265" s="2">
         <v>200</v>
       </c>
       <c r="C265" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="s">
-        <v>525</v>
+        <v>537</v>
       </c>
       <c r="B266" s="2">
         <v>200</v>
       </c>
       <c r="C266" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="s">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="B267" s="2">
         <v>200</v>
       </c>
       <c r="C267" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="B268" s="2">
         <v>200</v>
       </c>
       <c r="C268" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="s">
-        <v>528</v>
+        <v>540</v>
       </c>
       <c r="B269" s="2">
         <v>200</v>
       </c>
       <c r="C269" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="B270" s="2">
         <v>200</v>
       </c>
       <c r="C270" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="B271" s="2">
         <v>200</v>
       </c>
       <c r="C271" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="B272" s="2">
         <v>200</v>
       </c>
       <c r="C272" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="B273" s="2">
         <v>200</v>
       </c>
       <c r="C273" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="B274" s="2">
         <v>200</v>
       </c>
       <c r="C274" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="B275" s="2">
         <v>200</v>
       </c>
       <c r="C275" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="B276" s="2">
         <v>200</v>
       </c>
       <c r="C276" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="B277" s="2">
         <v>200</v>
       </c>
       <c r="C277" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="B278" s="2">
         <v>200</v>
       </c>
       <c r="C278" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="B279" s="2">
         <v>200</v>
       </c>
       <c r="C279" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="B280" s="2">
         <v>200</v>
       </c>
       <c r="C280" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="B281" s="2">
         <v>200</v>
       </c>
       <c r="C281" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B282" s="2">
+        <v>200</v>
+      </c>
+      <c r="C282" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B283" s="2">
+        <v>200</v>
+      </c>
+      <c r="C283" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B284" s="2">
+        <v>200</v>
+      </c>
+      <c r="C284" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B2" s="2">
-        <v>1300</v>
+        <v>1227</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="2">
-        <v>1215</v>
+        <v>1227</v>
       </c>
       <c r="C3" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="B4" s="2">
-        <v>1215</v>
+        <v>1227</v>
       </c>
       <c r="C4" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="4" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>71</v>
+        <v>183</v>
       </c>
       <c r="B5" s="2">
-        <v>1215</v>
+        <v>1227</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="G5" s="1"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>142</v>
+        <v>63</v>
       </c>
       <c r="B6" s="2">
-        <v>1215</v>
+        <v>1000</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>181</v>
+        <v>56</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>63</v>
+        <v>141</v>
       </c>
       <c r="B7" s="2">
-        <v>1204</v>
+        <v>1000</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>193</v>
+        <v>56</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
       <c r="B8" s="2">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B9" s="2">
-        <v>1208</v>
+        <v>1300</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>59</v>
+        <v>183</v>
       </c>
       <c r="B10" s="2">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B11" s="2">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="C11" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F11" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
       <c r="B12" s="2">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="E12" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F12" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="F12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="B13" s="2">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="2">
-        <v>1261</v>
+        <v>1204</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>66</v>
+        <v>207</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
-        <v>142</v>
+        <v>74</v>
       </c>
       <c r="B15" s="2">
-        <v>1261</v>
+        <v>2500</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>66</v>
+        <v>212</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="B16" s="2">
-        <v>1261</v>
+        <v>1208</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>66</v>
+        <v>217</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>213</v>
+        <v>180</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
       <c r="B17" s="2">
-        <v>1261</v>
+        <v>1208</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>66</v>
+        <v>217</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>213</v>
+        <v>180</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="2">
-        <v>1000</v>
+        <v>1208</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>56</v>
+        <v>180</v>
       </c>
       <c r="F18" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
-        <v>69</v>
+        <v>183</v>
       </c>
       <c r="B19" s="2">
-        <v>1000</v>
+        <v>1208</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>56</v>
+        <v>180</v>
       </c>
       <c r="F19" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
-        <v>184</v>
+        <v>74</v>
       </c>
       <c r="B20" s="2">
-        <v>1000</v>
+        <v>1208</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>56</v>
+        <v>180</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B21" s="2">
-        <v>1000</v>
+        <v>1261</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>220</v>
+        <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>56</v>
+        <v>228</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B22" s="2">
-        <v>1200</v>
+        <v>1261</v>
       </c>
       <c r="C22" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F22" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="4" t="s">
+      <c r="G22" s="1" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
       <c r="B23" s="2">
-        <v>1200</v>
+        <v>1261</v>
       </c>
       <c r="C23" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F23" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
-        <v>235</v>
+        <v>74</v>
       </c>
       <c r="B24" s="2">
-        <v>1200</v>
+        <v>1261</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>229</v>
+        <v>66</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1" t="s">
-        <v>184</v>
+        <v>63</v>
       </c>
       <c r="B25" s="2">
-        <v>600</v>
+        <v>1000</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>239</v>
+        <v>186</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B26" s="2">
-        <v>600</v>
+        <v>1000</v>
       </c>
       <c r="C26" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F26" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="G26" s="1" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="B27" s="2">
-        <v>600</v>
+        <v>1000</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>239</v>
+        <v>186</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>240</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1" t="s">
-        <v>142</v>
+        <v>183</v>
       </c>
       <c r="B28" s="2">
-        <v>600</v>
+        <v>1000</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>239</v>
+        <v>186</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1" t="s">
-        <v>83</v>
+        <v>243</v>
       </c>
       <c r="B29" s="2">
-        <v>1000</v>
+        <v>1200</v>
       </c>
       <c r="C29" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F29" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="E29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="4" t="s">
+      <c r="G29" s="1" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1" t="s">
-        <v>249</v>
+        <v>74</v>
       </c>
       <c r="B30" s="2">
         <v>1200</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>252</v>
+        <v>198</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B31" s="2">
         <v>1200</v>
       </c>
       <c r="C31" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F31" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="G31" s="1" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
       <c r="B32" s="2">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>259</v>
+        <v>193</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1" t="s">
-        <v>262</v>
+        <v>59</v>
       </c>
       <c r="B33" s="2">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>56</v>
+        <v>193</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1" t="s">
-        <v>235</v>
+        <v>74</v>
       </c>
       <c r="B34" s="2">
-        <v>1200</v>
+        <v>600</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
-        <v>269</v>
+        <v>183</v>
       </c>
       <c r="B35" s="2">
-        <v>1200</v>
+        <v>600</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1" t="s">
-        <v>269</v>
+        <v>80</v>
       </c>
       <c r="B36" s="2">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>203</v>
+        <v>56</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="B37" s="2">
         <v>1200</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>203</v>
+        <v>266</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>187</v>
+        <v>267</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1" t="s">
-        <v>107</v>
+        <v>183</v>
       </c>
       <c r="B38" s="2">
         <v>1200</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="B39" s="2">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B40" s="2">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>203</v>
+        <v>56</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="G40" s="1"/>
+        <v>240</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>278</v>
+      </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1" t="s">
-        <v>107</v>
+        <v>243</v>
       </c>
       <c r="B41" s="2">
         <v>1200</v>
       </c>
       <c r="C41" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B42" s="2">
+        <v>1200</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1200</v>
+      </c>
+      <c r="C43" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="4" t="s">
+      <c r="D43" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="G41" s="1" t="s">
+      <c r="E43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F43" s="4" t="s">
         <v>288</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B44" s="2">
+        <v>1200</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B45" s="2">
+        <v>1200</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B46" s="2">
+        <v>1200</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B47" s="2">
+        <v>1200</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="G47" s="1"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="2">
+        <v>1200</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -6543,931 +6774,952 @@
       </c>
       <c r="C9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>78</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="2">
         <v>200</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="G10" s="1" t="s">
         <v>82</v>
       </c>
+      <c r="G10" s="1"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="2">
         <v>200</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B2" s="2">
         <v>300</v>
       </c>
       <c r="C2" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F2" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B3" s="2">
         <v>300</v>
       </c>
       <c r="C3" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F3" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B4" s="2">
         <v>300</v>
       </c>
       <c r="C4" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F4" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B5" s="2">
         <v>300</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B6" s="2">
         <v>300</v>
       </c>
       <c r="C6" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F6" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="2">
         <v>300</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F7" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B8" s="2">
         <v>300</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F8" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B9" s="2">
         <v>300</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B10" s="2">
         <v>300</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B11" s="2">
         <v>300</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>117</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="B2" s="2">
         <v>400</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>121</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="B3" s="2">
         <v>400</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>121</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B4" s="2">
         <v>400</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>125</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B5" s="2">
         <v>400</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>129</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B6" s="2">
         <v>400</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>133</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>65</v>
+        <v>135</v>
       </c>
       <c r="B7" s="2">
         <v>400</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>137</v>
+        <v>69</v>
       </c>
       <c r="B8" s="2">
         <v>400</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>139</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B9" s="2">
         <v>400</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>142</v>
+        <v>112</v>
       </c>
       <c r="B10" s="2">
         <v>400</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B11" s="2">
         <v>400</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B12" s="2">
         <v>400</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13" s="2">
+        <v>400</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B2" s="2">
         <v>600</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>69</v>
+        <v>155</v>
       </c>
       <c r="B3" s="2">
         <v>600</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>153</v>
+        <v>65</v>
       </c>
       <c r="B4" s="2">
         <v>600</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="2">
         <v>600</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B6" s="2">
         <v>600</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B7" s="2">
         <v>600</v>
       </c>
       <c r="C7" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B8" s="2">
         <v>600</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="B9" s="2">
         <v>600</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="B10" s="2">
         <v>600</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="2">
         <v>600</v>
       </c>
       <c r="C11" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Общие сведения</vt:lpstr>