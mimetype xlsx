--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -22,170 +22,362 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Общие сведения" sheetId="1" r:id="rId1"/>
     <sheet name="Рейтинг по дистанции" sheetId="2" r:id="rId2"/>
     <sheet name="LRM, 1000, SR600" sheetId="3" r:id="rId3"/>
     <sheet name="200" sheetId="4" r:id="rId4"/>
     <sheet name="300" sheetId="5" r:id="rId5"/>
     <sheet name="400" sheetId="6" r:id="rId6"/>
     <sheet name="600" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="104">
   <si>
     <t>Показатели за год</t>
   </si>
   <si>
     <t>Общая дистанция</t>
   </si>
   <si>
     <t>Всего участников</t>
   </si>
   <si>
     <t>Суперрандоннёры:</t>
   </si>
   <si>
     <t>Рандоннер</t>
   </si>
   <si>
     <t>Дистанция</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Маршрут</t>
   </si>
   <si>
     <t>Клуб-организатор</t>
   </si>
   <si>
     <t>Время</t>
   </si>
   <si>
     <t>Омологация</t>
   </si>
   <si>
+    <t>Лемаев Алексей</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>Шербакуль</t>
+  </si>
+  <si>
+    <t>Цепная Реакция</t>
+  </si>
+  <si>
+    <t>07:07</t>
+  </si>
+  <si>
+    <t>1062588</t>
+  </si>
+  <si>
     <t>Ноженко Роман</t>
   </si>
   <si>
     <t>25.04.2026</t>
   </si>
   <si>
     <t>Лагушино</t>
   </si>
   <si>
-    <t>Цепная Реакция</t>
-[...1 lines deleted...]
-  <si>
     <t>08:05</t>
   </si>
   <si>
+    <t>1055570</t>
+  </si>
+  <si>
+    <t>Чернышев Виталий</t>
+  </si>
+  <si>
+    <t>08:29</t>
+  </si>
+  <si>
+    <t>1055563</t>
+  </si>
+  <si>
     <t>Юрова Юлия</t>
   </si>
   <si>
-    <t>08:29</t>
-[...2 lines deleted...]
-    <t>Чернышев Виталий</t>
+    <t>1055578</t>
   </si>
   <si>
     <t>Клапотовский Денис</t>
   </si>
   <si>
     <t>08:31</t>
   </si>
   <si>
+    <t>1055566</t>
+  </si>
+  <si>
+    <t>Соколов Максим</t>
+  </si>
+  <si>
+    <t>08:37</t>
+  </si>
+  <si>
+    <t>1055575</t>
+  </si>
+  <si>
     <t>Уколова Алёна</t>
   </si>
   <si>
-    <t>08:37</t>
-[...2 lines deleted...]
-    <t>Соколов Максим</t>
+    <t>1055577</t>
+  </si>
+  <si>
+    <t>Сохар Сергей</t>
+  </si>
+  <si>
+    <t>08:53</t>
+  </si>
+  <si>
+    <t>1062592</t>
   </si>
   <si>
     <t>Кучковский Владимир</t>
   </si>
   <si>
     <t>08:58</t>
   </si>
   <si>
+    <t>1055568</t>
+  </si>
+  <si>
+    <t>Осипов Алексей</t>
+  </si>
+  <si>
+    <t>09:00</t>
+  </si>
+  <si>
+    <t>1062589</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>Нововаршавка</t>
+  </si>
+  <si>
+    <t>12:40</t>
+  </si>
+  <si>
+    <t>363499</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>363504</t>
+  </si>
+  <si>
+    <t>Первенёнок Максим</t>
+  </si>
+  <si>
+    <t>363503</t>
+  </si>
+  <si>
+    <t>363506</t>
+  </si>
+  <si>
+    <t>363502</t>
+  </si>
+  <si>
+    <t>363500</t>
+  </si>
+  <si>
+    <t>Жаравин Андрей</t>
+  </si>
+  <si>
+    <t>13:57</t>
+  </si>
+  <si>
+    <t>363507</t>
+  </si>
+  <si>
+    <t>Оборин Павел</t>
+  </si>
+  <si>
+    <t>13:58</t>
+  </si>
+  <si>
+    <t>363501</t>
+  </si>
+  <si>
+    <t>Ермаков Артем</t>
+  </si>
+  <si>
+    <t>14:09</t>
+  </si>
+  <si>
+    <t>363498</t>
+  </si>
+  <si>
+    <t>Суставов Алексей</t>
+  </si>
+  <si>
+    <t>16:06</t>
+  </si>
+  <si>
+    <t>363505</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>Муромцево</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>232228</t>
+  </si>
+  <si>
+    <t>232229</t>
+  </si>
+  <si>
+    <t>Забоев Алексей</t>
+  </si>
+  <si>
+    <t>232235</t>
+  </si>
+  <si>
+    <t>Гордиец Алексей</t>
+  </si>
+  <si>
+    <t>16:37</t>
+  </si>
+  <si>
+    <t>232225</t>
+  </si>
+  <si>
+    <t>16:41</t>
+  </si>
+  <si>
+    <t>232227</t>
+  </si>
+  <si>
+    <t>232226</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>232224</t>
+  </si>
+  <si>
+    <t>232230</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>232234</t>
+  </si>
+  <si>
+    <t>232232</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>Новая тысяча</t>
+  </si>
+  <si>
+    <t>63:00</t>
+  </si>
+  <si>
+    <t>26022</t>
+  </si>
+  <si>
+    <t>26021</t>
+  </si>
+  <si>
+    <t>26023</t>
+  </si>
+  <si>
+    <t>Всего км</t>
+  </si>
+  <si>
+    <t>Всего бреветов</t>
+  </si>
+  <si>
+    <t>Афанасьев Павел</t>
+  </si>
+  <si>
     <t>Арнаут Станислав</t>
   </si>
   <si>
-    <t>09:11</t>
-[...5 lines deleted...]
-    <t>09:16</t>
+    <t>Галкин Павел</t>
   </si>
   <si>
     <t>Крупкин Андрей</t>
   </si>
   <si>
-    <t>Всего км</t>
-[...5 lines deleted...]
-    <t>Оборин Павел</t>
+    <t>Рыбак Павел</t>
   </si>
   <si>
     <t>Курманов Ильдар</t>
   </si>
   <si>
-    <t>Рыбак Павел</t>
-[...2 lines deleted...]
-    <t>Суставов Алексей</t>
+    <t>Бурлак Александр</t>
   </si>
   <si>
     <t>Филюшина Александра</t>
   </si>
   <si>
+    <t>Щербак Александр</t>
+  </si>
+  <si>
     <t>Филюшин Георгий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Первенёнок Максим</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY;@"/>
     <numFmt numFmtId="165" formatCode="[h]:mm:ss;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -515,326 +707,505 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2">
         <v>2026</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>3400</v>
+        <v>17300</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>17</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C18"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="B2" s="2">
-        <v>200</v>
+        <v>2100</v>
       </c>
       <c r="C2" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="B3" s="2">
-        <v>200</v>
+        <v>2100</v>
       </c>
       <c r="C3" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" s="2">
-        <v>200</v>
+        <v>1800</v>
       </c>
       <c r="C4" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="B5" s="2">
-        <v>200</v>
+        <v>1500</v>
       </c>
       <c r="C5" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B6" s="2">
-        <v>200</v>
+        <v>1100</v>
       </c>
       <c r="C6" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="B7" s="2">
-        <v>200</v>
+        <v>1100</v>
       </c>
       <c r="C7" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B8" s="2">
-        <v>200</v>
+        <v>900</v>
       </c>
       <c r="C8" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B9" s="2">
-        <v>200</v>
+        <v>900</v>
       </c>
       <c r="C9" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="B10" s="2">
-        <v>200</v>
+        <v>700</v>
       </c>
       <c r="C10" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B11" s="2">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="C11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="B12" s="2">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="C12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="B13" s="2">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="C13" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="B14" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="B15" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="B16" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="B17" s="2">
         <v>200</v>
       </c>
       <c r="C17" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="B18" s="2">
         <v>200</v>
       </c>
       <c r="C18" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" s="2">
+        <v>200</v>
+      </c>
+      <c r="C19" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B20" s="2">
+        <v>200</v>
+      </c>
+      <c r="C20" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B21" s="2">
+        <v>200</v>
+      </c>
+      <c r="C21" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" s="2">
+        <v>200</v>
+      </c>
+      <c r="C22" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" s="2">
+        <v>200</v>
+      </c>
+      <c r="C23" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="2">
+        <v>200</v>
+      </c>
+      <c r="C24" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="2">
+        <v>200</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="2">
+        <v>200</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="2">
+        <v>200</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="2">
+        <v>200</v>
+      </c>
+      <c r="C28" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="2">
+        <v>1000</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="2">
+        <v>1000</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="2">
+        <v>1000</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
@@ -856,327 +1227,807 @@
         <v>9</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="2">
         <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3" s="2">
         <v>200</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G3" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B4" s="2">
         <v>200</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G4" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B5" s="2">
         <v>200</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G5" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B6" s="2">
         <v>200</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G6" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B7" s="2">
         <v>200</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G7" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B8" s="2">
         <v>200</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G8" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="B9" s="2">
         <v>200</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G9" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="B10" s="2">
         <v>200</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G10" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="B11" s="2">
         <v>200</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G11" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>43</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="2">
+        <v>300</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="2">
+        <v>300</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="2">
+        <v>300</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="2">
+        <v>300</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="2">
+        <v>300</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2">
+        <v>300</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="2">
+        <v>300</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="2">
+        <v>300</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="2">
+        <v>300</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="2">
+        <v>300</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="2">
+        <v>400</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2">
+        <v>400</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" s="2">
+        <v>400</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="2">
+        <v>400</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="2">
+        <v>400</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="2">
+        <v>400</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="2">
+        <v>400</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="2">
+        <v>400</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="2">
+        <v>400</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="2">
+        <v>400</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">