--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -22,362 +22,419 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Общие сведения" sheetId="1" r:id="rId1"/>
     <sheet name="Рейтинг по дистанции" sheetId="2" r:id="rId2"/>
     <sheet name="LRM, 1000, SR600" sheetId="3" r:id="rId3"/>
     <sheet name="200" sheetId="4" r:id="rId4"/>
     <sheet name="300" sheetId="5" r:id="rId5"/>
     <sheet name="400" sheetId="6" r:id="rId6"/>
     <sheet name="600" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="123">
   <si>
     <t>Показатели за год</t>
   </si>
   <si>
     <t>Общая дистанция</t>
   </si>
   <si>
     <t>Всего участников</t>
   </si>
   <si>
     <t>Суперрандоннёры:</t>
   </si>
   <si>
+    <t xml:space="preserve">Ноженко Роман </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соколов Максим </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Суставов Алексей </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кучковский Владимир </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уколова Алёна </t>
+  </si>
+  <si>
     <t>Рандоннер</t>
   </si>
   <si>
     <t>Дистанция</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Маршрут</t>
   </si>
   <si>
     <t>Клуб-организатор</t>
   </si>
   <si>
     <t>Время</t>
   </si>
   <si>
     <t>Омологация</t>
   </si>
   <si>
     <t>Лемаев Алексей</t>
   </si>
   <si>
-    <t>06.06.2026</t>
-[...2 lines deleted...]
-    <t>Шербакуль</t>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>Серебряное</t>
   </si>
   <si>
     <t>Цепная Реакция</t>
   </si>
   <si>
-    <t>07:07</t>
-[...2 lines deleted...]
-    <t>1062588</t>
+    <t>06:30</t>
+  </si>
+  <si>
+    <t>Ермаков Артем</t>
+  </si>
+  <si>
+    <t>06:52</t>
+  </si>
+  <si>
+    <t>Кучковский Владимир</t>
+  </si>
+  <si>
+    <t>07:22</t>
+  </si>
+  <si>
+    <t>Чернышев Виталий</t>
+  </si>
+  <si>
+    <t>07:24</t>
+  </si>
+  <si>
+    <t>Филимонов Александр</t>
+  </si>
+  <si>
+    <t>07:30</t>
+  </si>
+  <si>
+    <t>Буховец Игорь</t>
+  </si>
+  <si>
+    <t>07:32</t>
+  </si>
+  <si>
+    <t>Филюшин Георгий</t>
+  </si>
+  <si>
+    <t>07:34</t>
+  </si>
+  <si>
+    <t>Уколова Алёна</t>
+  </si>
+  <si>
+    <t>Соколов Максим</t>
   </si>
   <si>
     <t>Ноженко Роман</t>
   </si>
   <si>
     <t>25.04.2026</t>
   </si>
   <si>
     <t>Лагушино</t>
   </si>
   <si>
     <t>08:05</t>
   </si>
   <si>
     <t>1055570</t>
   </si>
   <si>
-    <t>Чернышев Виталий</t>
-[...5 lines deleted...]
-    <t>1055563</t>
+    <t>Любимов Евгений</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>Таврическое-Саргатское</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>367722</t>
+  </si>
+  <si>
+    <t>Клапотовский Денис</t>
+  </si>
+  <si>
+    <t>11:46</t>
+  </si>
+  <si>
+    <t>367720</t>
+  </si>
+  <si>
+    <t>367721</t>
+  </si>
+  <si>
+    <t>12:59</t>
+  </si>
+  <si>
+    <t>367725</t>
+  </si>
+  <si>
+    <t>367719</t>
+  </si>
+  <si>
+    <t>Оборин Павел</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>367723</t>
+  </si>
+  <si>
+    <t>Осипов Алексей</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>Нововаршавка</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>363502</t>
+  </si>
+  <si>
+    <t>363500</t>
+  </si>
+  <si>
+    <t>363506</t>
+  </si>
+  <si>
+    <t>Первенёнок Максим</t>
+  </si>
+  <si>
+    <t>363503</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>Муромцево</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>232228</t>
+  </si>
+  <si>
+    <t>232229</t>
+  </si>
+  <si>
+    <t>Забоев Алексей</t>
+  </si>
+  <si>
+    <t>232235</t>
+  </si>
+  <si>
+    <t>Гордиец Алексей</t>
+  </si>
+  <si>
+    <t>16:37</t>
+  </si>
+  <si>
+    <t>232225</t>
+  </si>
+  <si>
+    <t>16:41</t>
+  </si>
+  <si>
+    <t>232227</t>
+  </si>
+  <si>
+    <t>232226</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>232224</t>
+  </si>
+  <si>
+    <t>232230</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>232234</t>
+  </si>
+  <si>
+    <t>232232</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>Большеречье-Иртыш</t>
+  </si>
+  <si>
+    <t>25:17</t>
+  </si>
+  <si>
+    <t>180347</t>
+  </si>
+  <si>
+    <t>180346</t>
+  </si>
+  <si>
+    <t>33:55</t>
+  </si>
+  <si>
+    <t>180348</t>
+  </si>
+  <si>
+    <t>180350</t>
+  </si>
+  <si>
+    <t>180345</t>
+  </si>
+  <si>
+    <t>Суставов Алексей</t>
+  </si>
+  <si>
+    <t>35:13</t>
+  </si>
+  <si>
+    <t>180349</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>Старорусский 2</t>
+  </si>
+  <si>
+    <t>Балтийская Звезда</t>
+  </si>
+  <si>
+    <t>84:02</t>
+  </si>
+  <si>
+    <t>85:20</t>
+  </si>
+  <si>
+    <t>89:16</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>Новая тысяча</t>
+  </si>
+  <si>
+    <t>63:00</t>
+  </si>
+  <si>
+    <t>26021</t>
+  </si>
+  <si>
+    <t>26023</t>
+  </si>
+  <si>
+    <t>26022</t>
+  </si>
+  <si>
+    <t>Всего км</t>
+  </si>
+  <si>
+    <t>Всего бреветов</t>
+  </si>
+  <si>
+    <t>Афанасьев Павел</t>
+  </si>
+  <si>
+    <t>Галкин Павел</t>
+  </si>
+  <si>
+    <t>Крупкин Андрей</t>
+  </si>
+  <si>
+    <t>Бурлак Александр</t>
+  </si>
+  <si>
+    <t>Жаравин Андрей</t>
+  </si>
+  <si>
+    <t>Арнаут Станислав</t>
+  </si>
+  <si>
+    <t>Фурцев Александр</t>
+  </si>
+  <si>
+    <t>Рыбак Павел</t>
+  </si>
+  <si>
+    <t>Щербак Сергей</t>
+  </si>
+  <si>
+    <t>Курманов Ильдар</t>
+  </si>
+  <si>
+    <t>Филюшина Александра</t>
+  </si>
+  <si>
+    <t>Сохар Сергей</t>
   </si>
   <si>
     <t>Юрова Юлия</t>
   </si>
   <si>
-    <t>1055578</t>
-[...226 lines deleted...]
-  <si>
     <t>Щербак Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Филюшин Георгий</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY;@"/>
     <numFmt numFmtId="165" formatCode="[h]:mm:ss;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -685,1393 +742,1672 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B4"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2">
         <v>2026</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>17300</v>
+        <v>34008</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="2">
-        <v>0</v>
+      <c r="B4" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="B5" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="B6" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="B7" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="B8" s="1" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C28"/>
+  <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B2" s="2">
-        <v>2100</v>
+        <v>4827</v>
       </c>
       <c r="C2" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="2">
-        <v>2100</v>
+        <v>4527</v>
       </c>
       <c r="C3" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="B4" s="2">
-        <v>1800</v>
+        <v>3327</v>
       </c>
       <c r="C4" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="B5" s="2">
-        <v>1500</v>
+        <v>2827</v>
       </c>
       <c r="C5" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="B6" s="2">
-        <v>1100</v>
+        <v>2800</v>
       </c>
       <c r="C6" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="B7" s="2">
-        <v>1100</v>
+        <v>2000</v>
       </c>
       <c r="C7" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="B8" s="2">
-        <v>900</v>
+        <v>1600</v>
       </c>
       <c r="C8" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B9" s="2">
-        <v>900</v>
+        <v>1500</v>
       </c>
       <c r="C9" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="B10" s="2">
-        <v>700</v>
+        <v>1400</v>
       </c>
       <c r="C10" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B11" s="2">
-        <v>600</v>
+        <v>1300</v>
       </c>
       <c r="C11" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="B12" s="2">
-        <v>500</v>
+        <v>1100</v>
       </c>
       <c r="C12" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="B13" s="2">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="C13" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="B14" s="2">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="C14" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="B15" s="2">
         <v>400</v>
       </c>
       <c r="C15" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="B16" s="2">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="C16" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="B17" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C17" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="B18" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C18" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="B19" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C19" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="B20" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C20" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="B21" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C21" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="B22" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="C22" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="B23" s="2">
         <v>200</v>
       </c>
       <c r="C23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="B24" s="2">
         <v>200</v>
       </c>
       <c r="C24" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
-        <v>25</v>
+        <v>116</v>
       </c>
       <c r="B25" s="2">
         <v>200</v>
       </c>
       <c r="C25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="B26" s="2">
         <v>200</v>
       </c>
       <c r="C26" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B27" s="2">
         <v>200</v>
       </c>
       <c r="C27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="B28" s="2">
         <v>200</v>
       </c>
       <c r="C28" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="2">
+        <v>200</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="2">
+        <v>200</v>
+      </c>
+      <c r="C30" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" s="2">
+        <v>200</v>
+      </c>
+      <c r="C31" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="2">
+        <v>200</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="2">
+        <v>200</v>
+      </c>
+      <c r="C33" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="B2" s="2">
-        <v>1000</v>
+        <v>1227</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B3" s="2">
-        <v>1000</v>
+        <v>1227</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="2">
+        <v>1227</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="G4" s="1"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="2">
+        <v>1227</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="G5" s="1"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="2">
         <v>1000</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...12 lines deleted...]
-        <v>91</v>
+      <c r="C6" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="2">
+        <v>1000</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="2">
+        <v>1000</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B2" s="2">
         <v>200</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B3" s="2">
         <v>200</v>
       </c>
       <c r="C3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" s="2">
         <v>200</v>
       </c>
       <c r="C4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
+      <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="2">
         <v>200</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
+      <c r="G5" s="1"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="2">
         <v>200</v>
       </c>
       <c r="C6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G6" s="1"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B7" s="2">
         <v>200</v>
       </c>
       <c r="C7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="G7" s="1"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B8" s="2">
         <v>200</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="G8" s="1"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B9" s="2">
         <v>200</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="G9" s="1"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B10" s="2">
         <v>200</v>
       </c>
       <c r="C10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="G10" s="1"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B11" s="2">
         <v>200</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B2" s="2">
         <v>300</v>
       </c>
       <c r="C2" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="B3" s="2">
         <v>300</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="B4" s="2">
         <v>300</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F4" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5" s="2">
         <v>300</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="B6" s="2">
         <v>300</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="B7" s="2">
         <v>300</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="2">
         <v>300</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="B9" s="2">
         <v>300</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="B10" s="2">
         <v>300</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B11" s="2">
         <v>300</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B2" s="2">
         <v>400</v>
       </c>
       <c r="C2" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="B3" s="2">
         <v>400</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D3" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B4" s="2">
         <v>400</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B5" s="2">
         <v>400</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="B6" s="2">
         <v>400</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="B7" s="2">
         <v>400</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="B8" s="2">
         <v>400</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B9" s="2">
         <v>400</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2">
         <v>400</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B11" s="2">
         <v>400</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="2">
+        <v>600</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="2">
+        <v>600</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="2">
+        <v>600</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="2">
+        <v>600</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="2">
+        <v>600</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B7" s="2">
+        <v>600</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Общие сведения</vt:lpstr>