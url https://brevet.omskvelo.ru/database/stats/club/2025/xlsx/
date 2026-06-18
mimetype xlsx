--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -270,51 +270,51 @@
   <si>
     <t>Партола Роман</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>344098</t>
   </si>
   <si>
     <t>344104</t>
   </si>
   <si>
     <t>344097</t>
   </si>
   <si>
     <t>344094</t>
   </si>
   <si>
     <t>Крупкин Андрей</t>
   </si>
   <si>
     <t>23.08.2025</t>
   </si>
   <si>
-    <t>Любовка</t>
+    <t>Нововаршавка</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>349884</t>
   </si>
   <si>
     <t>Первенёнок Максим</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>344099</t>
   </si>
   <si>
     <t>Гордиец Алексей</t>
   </si>
   <si>
     <t>12.06.2025</t>
   </si>
   <si>
     <t>Тара</t>
   </si>