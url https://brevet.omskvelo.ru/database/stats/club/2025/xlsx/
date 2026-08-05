--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -168,66 +168,66 @@
   <si>
     <t>Новоуральский</t>
   </si>
   <si>
     <t>07:25</t>
   </si>
   <si>
     <t>1019795</t>
   </si>
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>07.06.2025</t>
   </si>
   <si>
     <t>Павлоградка</t>
   </si>
   <si>
     <t>07:28</t>
   </si>
   <si>
     <t>1004755</t>
   </si>
   <si>
+    <t>Зверев Александр</t>
+  </si>
+  <si>
+    <t>1004761</t>
+  </si>
+  <si>
     <t>Кучковский Владимир</t>
   </si>
   <si>
     <t>1004753</t>
   </si>
   <si>
     <t>Клапотовский Денис</t>
   </si>
   <si>
     <t>1004751</t>
-  </si>
-[...4 lines deleted...]
-    <t>1004761</t>
   </si>
   <si>
     <t>Коньков Максим</t>
   </si>
   <si>
     <t>07:35</t>
   </si>
   <si>
     <t>1012577</t>
   </si>
   <si>
     <t>Лемаев Алексей</t>
   </si>
   <si>
     <t>05.07.2025</t>
   </si>
   <si>
     <t>Одесское</t>
   </si>
   <si>
     <t>07:40</t>
   </si>
   <si>
     <t>1008894</t>
   </si>
@@ -1079,95 +1079,95 @@
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="2">
         <v>5115</v>
       </c>
       <c r="C4" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="2">
         <v>4700</v>
       </c>
       <c r="C5" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" s="2">
         <v>4415</v>
       </c>
       <c r="C6" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B7" s="2">
         <v>4200</v>
       </c>
       <c r="C7" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B8" s="2">
         <v>3500</v>
       </c>
       <c r="C8" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B9" s="2">
         <v>2400</v>
       </c>
       <c r="C9" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B10" s="2">
         <v>1900</v>
       </c>
       <c r="C10" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="2">
         <v>1900</v>
       </c>
       <c r="C11" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="2">
         <v>1500</v>
@@ -1244,51 +1244,51 @@
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="2">
         <v>1400</v>
       </c>
       <c r="C19" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="2">
         <v>1100</v>
       </c>
       <c r="C20" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B21" s="2">
         <v>700</v>
       </c>
       <c r="C21" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="2">
         <v>400</v>
       </c>
       <c r="C22" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="2">
         <v>200</v>
@@ -1475,51 +1475,51 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B2" s="2">
         <v>1300</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>140</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>141</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B3" s="2">
@@ -1544,51 +1544,51 @@
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B4" s="2">
         <v>1215</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>146</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>149</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B5" s="2">
         <v>1215</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>146</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>151</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="2">
@@ -2000,97 +2000,97 @@
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B5" s="2">
         <v>300</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B6" s="2">
         <v>300</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>75</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="2">
         <v>300</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>75</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B8" s="2">
         <v>300</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>75</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="2">
@@ -2251,97 +2251,97 @@
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="2">
         <v>400</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>101</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B5" s="2">
         <v>400</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>101</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="2">
         <v>400</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>101</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B7" s="2">
         <v>400</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>101</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B8" s="2">
@@ -2571,51 +2571,51 @@
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B6" s="2">
         <v>600</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>125</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="2">
         <v>600</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>125</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B8" s="2">
@@ -2663,51 +2663,51 @@
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B10" s="2">
         <v>600</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B11" s="2">
         <v>600</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>136</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 