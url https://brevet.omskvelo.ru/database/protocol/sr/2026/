--- v1 (2026-08-05)
+++ v2 (2026-09-21)
@@ -10,155 +10,266 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="72">
   <si>
     <t>AUDAX CLUB PARISIEN</t>
   </si>
   <si>
     <t>SUPER RANDONNEUR</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
+    <t>Ermakov Artem</t>
+  </si>
+  <si>
+    <t>Reaction en chaine – Omsk 511042</t>
+  </si>
+  <si>
+    <t>1068096</t>
+  </si>
+  <si>
+    <t>363498</t>
+  </si>
+  <si>
+    <t>232224</t>
+  </si>
+  <si>
+    <t>183198</t>
+  </si>
+  <si>
+    <t>Klapotovskiy Denis</t>
+  </si>
+  <si>
+    <t>1055566</t>
+  </si>
+  <si>
+    <t>367720</t>
+  </si>
+  <si>
+    <t>232226</t>
+  </si>
+  <si>
+    <t>183200</t>
+  </si>
+  <si>
     <t>Kuchkovskiy Vladimir</t>
   </si>
   <si>
-    <t>Reaction en chaine – Omsk 511042</t>
-[...1 lines deleted...]
-  <si>
     <t>1055568</t>
   </si>
   <si>
     <t>363499</t>
   </si>
   <si>
     <t>232227</t>
   </si>
   <si>
     <t>180345</t>
   </si>
   <si>
+    <t>Lemaev Alexey</t>
+  </si>
+  <si>
+    <t>1062588</t>
+  </si>
+  <si>
+    <t>369284</t>
+  </si>
+  <si>
+    <t>232228</t>
+  </si>
+  <si>
+    <t>180346</t>
+  </si>
+  <si>
     <t>Nozhenko Roman</t>
   </si>
   <si>
     <t>1055570</t>
   </si>
   <si>
     <t>363500</t>
   </si>
   <si>
     <t>232229</t>
   </si>
   <si>
     <t>180347</t>
   </si>
   <si>
+    <t>Osipov Aleksey</t>
+  </si>
+  <si>
+    <t>1055572</t>
+  </si>
+  <si>
+    <t>363502</t>
+  </si>
+  <si>
+    <t>232230</t>
+  </si>
+  <si>
+    <t>183201</t>
+  </si>
+  <si>
+    <t>Pervenyonok Maksim</t>
+  </si>
+  <si>
+    <t>1055573</t>
+  </si>
+  <si>
+    <t>363503</t>
+  </si>
+  <si>
+    <t>232231</t>
+  </si>
+  <si>
+    <t>183202</t>
+  </si>
+  <si>
     <t>Sokolov Maxim</t>
   </si>
   <si>
     <t>1055575</t>
   </si>
   <si>
     <t>363504</t>
   </si>
   <si>
     <t>232232</t>
   </si>
   <si>
     <t>180348</t>
   </si>
   <si>
+    <t>1062593</t>
+  </si>
+  <si>
+    <t>367725</t>
+  </si>
+  <si>
+    <t>235712</t>
+  </si>
+  <si>
+    <t>183203</t>
+  </si>
+  <si>
     <t>Sustavov Aleksey</t>
   </si>
   <si>
     <t>1055576</t>
   </si>
   <si>
     <t>363505</t>
   </si>
   <si>
     <t>232233</t>
   </si>
   <si>
     <t>180349</t>
   </si>
   <si>
+    <t>1062594</t>
+  </si>
+  <si>
+    <t>367726</t>
+  </si>
+  <si>
+    <t>234896</t>
+  </si>
+  <si>
+    <t>183204</t>
+  </si>
+  <si>
     <t>Ukolova Alena</t>
   </si>
   <si>
     <t>1055577</t>
   </si>
   <si>
     <t>363506</t>
   </si>
   <si>
     <t>232234</t>
   </si>
   <si>
     <t>180350</t>
+  </si>
+  <si>
+    <t>1062595</t>
+  </si>
+  <si>
+    <t>369289</t>
+  </si>
+  <si>
+    <t>235713</t>
+  </si>
+  <si>
+    <t>183205</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -482,51 +593,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" customWidth="1"/>
     <col min="3" max="3" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
@@ -637,50 +748,234 @@
       <c r="G6" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="2">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="2">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="2">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="2">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="2">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="2">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="2">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>