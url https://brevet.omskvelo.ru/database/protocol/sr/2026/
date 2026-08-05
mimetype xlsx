--- v0 (2026-04-29)
+++ v1 (2026-08-05)
@@ -10,77 +10,155 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="35">
   <si>
     <t>AUDAX CLUB PARISIEN</t>
   </si>
   <si>
     <t>SUPER RANDONNEUR</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>600</t>
+  </si>
+  <si>
+    <t>Kuchkovskiy Vladimir</t>
+  </si>
+  <si>
+    <t>Reaction en chaine – Omsk 511042</t>
+  </si>
+  <si>
+    <t>1055568</t>
+  </si>
+  <si>
+    <t>363499</t>
+  </si>
+  <si>
+    <t>232227</t>
+  </si>
+  <si>
+    <t>180345</t>
+  </si>
+  <si>
+    <t>Nozhenko Roman</t>
+  </si>
+  <si>
+    <t>1055570</t>
+  </si>
+  <si>
+    <t>363500</t>
+  </si>
+  <si>
+    <t>232229</t>
+  </si>
+  <si>
+    <t>180347</t>
+  </si>
+  <si>
+    <t>Sokolov Maxim</t>
+  </si>
+  <si>
+    <t>1055575</t>
+  </si>
+  <si>
+    <t>363504</t>
+  </si>
+  <si>
+    <t>232232</t>
+  </si>
+  <si>
+    <t>180348</t>
+  </si>
+  <si>
+    <t>Sustavov Aleksey</t>
+  </si>
+  <si>
+    <t>1055576</t>
+  </si>
+  <si>
+    <t>363505</t>
+  </si>
+  <si>
+    <t>232233</t>
+  </si>
+  <si>
+    <t>180349</t>
+  </si>
+  <si>
+    <t>Ukolova Alena</t>
+  </si>
+  <si>
+    <t>1055577</t>
+  </si>
+  <si>
+    <t>363506</t>
+  </si>
+  <si>
+    <t>232234</t>
+  </si>
+  <si>
+    <t>180350</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -95,57 +173,60 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -401,90 +482,205 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" customWidth="1"/>
     <col min="3" max="3" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="2">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="2">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="2">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="2">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="2">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>