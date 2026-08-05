--- v0 (2026-06-17)
+++ v1 (2026-08-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="400 - 12.06.2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="22">
   <si>
     <t>CLUB ORGANISATEUR</t>
   </si>
   <si>
     <t>code ACP</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>DISTANCE</t>
   </si>
   <si>
     <t>INFORMATIONS</t>
   </si>
   <si>
     <t xml:space="preserve">N° de brevet </t>
   </si>
   <si>
     <t>Médaille</t>
   </si>
   <si>
     <t>Sexe</t>
   </si>
   <si>
@@ -64,50 +64,53 @@
     <t>PRENOM</t>
   </si>
   <si>
     <t>CLUB DU PARTICIPANT</t>
   </si>
   <si>
     <t>CODE ACP</t>
   </si>
   <si>
     <t>TEMPS</t>
   </si>
   <si>
     <t>(x)</t>
   </si>
   <si>
     <t>(F)</t>
   </si>
   <si>
     <t>Reaction en chaine – Omsk</t>
   </si>
   <si>
     <t>12.06.2026</t>
   </si>
   <si>
     <t>400 km</t>
+  </si>
+  <si>
+    <t>234896</t>
   </si>
   <si>
     <t>Sustavov</t>
   </si>
   <si>
     <t>Aleksey</t>
   </si>
   <si>
     <t>18:38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY;@"/>
     <numFmt numFmtId="165" formatCode="[h]:mm:ss;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -524,66 +527,68 @@
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="1"/>
+      <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="B4" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1">
         <v>511042</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>