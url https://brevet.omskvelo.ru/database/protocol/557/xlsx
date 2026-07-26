--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="200 - 06.06.2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="60">
   <si>
     <t>CLUB ORGANISATEUR</t>
   </si>
   <si>
     <t>code ACP</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>DISTANCE</t>
   </si>
   <si>
     <t>INFORMATIONS</t>
   </si>
   <si>
     <t xml:space="preserve">N° de brevet </t>
   </si>
   <si>
     <t>Médaille</t>
   </si>
   <si>
     <t>Sexe</t>
   </si>
   <si>
@@ -66,123 +66,165 @@
   <si>
     <t>CLUB DU PARTICIPANT</t>
   </si>
   <si>
     <t>CODE ACP</t>
   </si>
   <si>
     <t>TEMPS</t>
   </si>
   <si>
     <t>(x)</t>
   </si>
   <si>
     <t>(F)</t>
   </si>
   <si>
     <t>Reaction en chaine – Omsk</t>
   </si>
   <si>
     <t>06.06.2026</t>
   </si>
   <si>
     <t>200 km</t>
   </si>
   <si>
+    <t>1062584</t>
+  </si>
+  <si>
     <t>Afanasev</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
+    <t>1062585</t>
+  </si>
+  <si>
     <t>Burlak</t>
   </si>
   <si>
     <t>Aleksandr</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
+    <t>1062586</t>
+  </si>
+  <si>
     <t>Galkin</t>
   </si>
   <si>
+    <t>1062587</t>
+  </si>
+  <si>
     <t>Klapotovskiy</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>08:53</t>
   </si>
   <si>
+    <t>1062588</t>
+  </si>
+  <si>
     <t>Lemaev</t>
   </si>
   <si>
     <t>Alexey</t>
   </si>
   <si>
     <t>07:07</t>
   </si>
   <si>
+    <t>1062589</t>
+  </si>
+  <si>
     <t>Osipov</t>
   </si>
   <si>
     <t>Aleksey</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
+    <t>1062590</t>
+  </si>
+  <si>
     <t>Pervenyonok</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>09:40</t>
   </si>
   <si>
+    <t>1062591</t>
+  </si>
+  <si>
+    <t>Scherbak</t>
+  </si>
+  <si>
+    <t>09:43</t>
+  </si>
+  <si>
+    <t>1062592</t>
+  </si>
+  <si>
     <t>Sokhar</t>
   </si>
   <si>
     <t>Sergey</t>
   </si>
   <si>
+    <t>1062593</t>
+  </si>
+  <si>
     <t>Sokolov</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
+    <t>1062594</t>
+  </si>
+  <si>
     <t>Sustavov</t>
   </si>
   <si>
     <t>10:15</t>
+  </si>
+  <si>
+    <t>1062595</t>
   </si>
   <si>
     <t>Ukolova</t>
   </si>
   <si>
     <t>Alena</t>
   </si>
   <si>
     <t>F</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY;@"/>
     <numFmt numFmtId="165" formatCode="[h]:mm:ss;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -514,51 +556,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="9" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>2</v>
       </c>
@@ -599,299 +641,345 @@
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="1"/>
+      <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="B4" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1">
         <v>511042</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="1"/>
+      <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="B5" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1">
         <v>511042</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="1"/>
+      <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="B6" s="3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="1">
         <v>511042</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="1"/>
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
       <c r="B7" s="3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1">
         <v>511042</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="1"/>
+      <c r="A8" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="B8" s="3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="1"/>
       <c r="F8" s="1">
         <v>511042</v>
       </c>
       <c r="G8" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="1"/>
+      <c r="A9" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="B9" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1">
         <v>511042</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="1"/>
+      <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="B10" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="1">
         <v>511042</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="1"/>
+      <c r="A11" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="B11" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1">
         <v>511042</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="1"/>
+      <c r="A12" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="B12" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1">
         <v>511042</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="1"/>
+      <c r="A13" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="B13" s="3" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1">
         <v>511042</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="1"/>
+      <c r="A14" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="B14" s="3" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1">
         <v>511042</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="H14" s="1"/>
-      <c r="I14" s="1" t="s">
-        <v>45</v>
+      <c r="I14" s="1"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1">
+        <v>511042</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="16">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>200 - 06.06.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>