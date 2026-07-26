--- v0 (2026-05-17)
+++ v1 (2026-07-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="300 - 16.05.2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="57">
   <si>
     <t>CLUB ORGANISATEUR</t>
   </si>
   <si>
     <t>code ACP</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>DISTANCE</t>
   </si>
   <si>
     <t>INFORMATIONS</t>
   </si>
   <si>
     <t xml:space="preserve">N° de brevet </t>
   </si>
   <si>
     <t>Médaille</t>
   </si>
   <si>
     <t>Sexe</t>
   </si>
   <si>
@@ -66,126 +66,156 @@
   <si>
     <t>CLUB DU PARTICIPANT</t>
   </si>
   <si>
     <t>CODE ACP</t>
   </si>
   <si>
     <t>TEMPS</t>
   </si>
   <si>
     <t>(x)</t>
   </si>
   <si>
     <t>(F)</t>
   </si>
   <si>
     <t>Reaction en chaine – Omsk</t>
   </si>
   <si>
     <t>16.05.2026</t>
   </si>
   <si>
     <t>300 km</t>
   </si>
   <si>
+    <t>363497</t>
+  </si>
+  <si>
     <t>Afanasev</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>16:33</t>
   </si>
   <si>
-    <t>x</t>
+    <t>363498</t>
   </si>
   <si>
     <t>Ermakov</t>
   </si>
   <si>
     <t>Artem</t>
   </si>
   <si>
     <t>14:09</t>
   </si>
   <si>
+    <t>363499</t>
+  </si>
+  <si>
     <t>Kuchkovskiy</t>
   </si>
   <si>
     <t>Vladimir</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
+    <t>363500</t>
+  </si>
+  <si>
     <t>Nozhenko</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
+    <t>363501</t>
+  </si>
+  <si>
     <t>Oborin</t>
   </si>
   <si>
     <t>13:58</t>
   </si>
   <si>
+    <t>363502</t>
+  </si>
+  <si>
     <t>Osipov</t>
   </si>
   <si>
     <t>Aleksey</t>
   </si>
   <si>
+    <t>363503</t>
+  </si>
+  <si>
     <t>Pervenyonok</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
+    <t>363504</t>
+  </si>
+  <si>
     <t>Sokolov</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
+    <t>363505</t>
+  </si>
+  <si>
     <t>Sustavov</t>
   </si>
   <si>
     <t>16:06</t>
   </si>
   <si>
+    <t>363506</t>
+  </si>
+  <si>
     <t>Ukolova</t>
   </si>
   <si>
     <t>Alena</t>
   </si>
   <si>
     <t>F</t>
+  </si>
+  <si>
+    <t>363507</t>
   </si>
   <si>
     <t>Zharavin</t>
   </si>
   <si>
     <t>Andrey</t>
   </si>
   <si>
     <t>13:57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY;@"/>
     <numFmt numFmtId="165" formatCode="[h]:mm:ss;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -602,280 +632,300 @@
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="1"/>
+      <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="B4" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1">
         <v>511042</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H4" s="1" t="s">
         <v>21</v>
       </c>
+      <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="1"/>
+      <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="B5" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1">
         <v>511042</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="1"/>
+      <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="B6" s="3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="1">
         <v>511042</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="1"/>
+      <c r="A7" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="B7" s="3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1">
         <v>511042</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="1"/>
+      <c r="A8" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="B8" s="3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="1"/>
       <c r="F8" s="1">
         <v>511042</v>
       </c>
       <c r="G8" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="1"/>
+      <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="B9" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1">
         <v>511042</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="1"/>
+      <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="B10" s="3" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="1">
         <v>511042</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="1"/>
+      <c r="A11" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="B11" s="3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1">
         <v>511042</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="1"/>
+      <c r="A12" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="B12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1">
         <v>511042</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="1"/>
+      <c r="A13" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="B13" s="3" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1">
         <v>511042</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="1"/>
+      <c r="A14" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="B14" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1">
         <v>511042</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D14:E14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>